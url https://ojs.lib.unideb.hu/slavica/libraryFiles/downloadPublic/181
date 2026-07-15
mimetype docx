--- v0 (2026-06-04)
+++ v1 (2026-07-15)
@@ -891,56 +891,56 @@
         <w:lastRenderedPageBreak/>
         <w:t>Kuznecova</w:t>
       </w:r>
       <w:r w:rsidRPr="008232E6">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019: Kuznecova, Irina V., Orientalizmy-antroponimy v ûžnoslavânskih ustojčivyh sravneniâh // Studia Slavica 64. https://doi.org/10.1556/060.2019.64107 (Data obraŝeniâ: 12.08.2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20278DAF" w14:textId="56C20A52" w:rsidR="00AB74EB" w:rsidRPr="008232E6" w:rsidRDefault="00AB74EB" w:rsidP="00AB74EB">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r w:rsidRPr="008232E6">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Taranovskij</w:t>
       </w:r>
       <w:r w:rsidRPr="008232E6">
         <w:t xml:space="preserve"> 2000: Taranovskij, Kirill F., O poèzii i poètike. Moskva: Âzyki russkoj kul’tury.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E5D4B4" w14:textId="77777777" w:rsidR="00270508" w:rsidRPr="008232E6" w:rsidRDefault="00270508" w:rsidP="00270508">
+    <w:p w14:paraId="15E2B890" w14:textId="79AA9C2D" w:rsidR="00270508" w:rsidRDefault="00270508" w:rsidP="006F4BA5">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008232E6">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Žuravlev–Oŝepkova</w:t>
       </w:r>
       <w:r w:rsidRPr="008232E6">
         <w:t xml:space="preserve"> 2020: Žuravlev, Ignatij V., Oŝepkova, Ekaterina S., Mozg i âzyk: problema literalizacii // Soznanie. Âzyk. Mozg. Kollektivnaâ monografiâ. Pod red. Evgeniâ F. Tarasova, Ignatiâ V. Žuravleva. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Moskva</w:t>
       </w:r>
       <w:r w:rsidRPr="008232E6">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
@@ -957,60 +957,60 @@
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>zykoznani</w:t>
       </w:r>
       <w:r w:rsidRPr="008232E6">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">â </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>RAN</w:t>
       </w:r>
       <w:r w:rsidRPr="008232E6">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>. 26–45.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E2B890" w14:textId="77777777" w:rsidR="00270508" w:rsidRPr="008232E6" w:rsidRDefault="00270508" w:rsidP="00A566C1">
+    <w:p w14:paraId="2D0275E3" w14:textId="77777777" w:rsidR="00A5746B" w:rsidRPr="00A5746B" w:rsidRDefault="00A5746B" w:rsidP="006F4BA5">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6833E0D5" w14:textId="1AADD6FC" w:rsidR="00270508" w:rsidRPr="008232E6" w:rsidRDefault="00270508" w:rsidP="00270508">
+    <w:p w14:paraId="6833E0D5" w14:textId="1AADD6FC" w:rsidR="00270508" w:rsidRPr="008232E6" w:rsidRDefault="00270508" w:rsidP="00A5746B">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008232E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Литература</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6B31DD" w14:textId="77777777" w:rsidR="00A566C1" w:rsidRPr="008232E6" w:rsidRDefault="00A566C1" w:rsidP="00A566C1">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -1282,69 +1282,75 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4086D2E1" w14:textId="27F1604F" w:rsidR="006B080C" w:rsidRPr="00F3169E" w:rsidRDefault="00383A21" w:rsidP="007C6439">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Statement on the Use of AI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F54E446" w14:textId="5022DD35" w:rsidR="007C6439" w:rsidRPr="00F3169E" w:rsidRDefault="00FC6A00" w:rsidP="00FC6A00">
+    <w:p w14:paraId="0F54E446" w14:textId="69F4E521" w:rsidR="007C6439" w:rsidRPr="00F3169E" w:rsidRDefault="00FC6A00" w:rsidP="00FC6A00">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
+      <w:r w:rsidR="00AA4891" w:rsidRPr="00AA4891">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>During the preparation of this study, I used an artificial intelligence-based tool (type: …) for the purpose of (...) writing the section (...)</w:t>
+      </w:r>
       <w:r w:rsidR="00383A21" w:rsidRPr="00F3169E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>During the preparation of this study, I used an artificial intelligence-based tool (type: ……) for the preparation of the following section(s): (……). The content generated by the tool was reviewed and, where necessary, revised by me, and I take full responsibility for the final manuscript</w:t>
+        <w:t>. The content generated by the tool was reviewed and, where necessary, revised by me, and I take full responsibility for the final manuscript</w:t>
       </w:r>
       <w:r w:rsidR="007C6439" w:rsidRPr="00F3169E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C5FF70" w14:textId="77777777" w:rsidR="00194518" w:rsidRPr="00F3169E" w:rsidRDefault="00194518" w:rsidP="00FC6A00">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34E53365" w14:textId="52168F86" w:rsidR="006B080C" w:rsidRPr="00F3169E" w:rsidRDefault="00194518" w:rsidP="007C6439">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -1488,70 +1494,70 @@
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>City, Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C263FA3" w14:textId="18B473E9" w:rsidR="00A668DC" w:rsidRPr="00F3169E" w:rsidRDefault="00044B5A" w:rsidP="00A668DC">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Institutional e-mail address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6099DF4D" w14:textId="007CDC45" w:rsidR="007C73A5" w:rsidRPr="00F3169E" w:rsidRDefault="00044B5A" w:rsidP="00A668DC">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3169E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ORCID iD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E95797" w14:textId="77777777" w:rsidR="00D22F93" w:rsidRPr="00F3169E" w:rsidRDefault="00D22F93" w:rsidP="007C73A5">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BE0E424" w14:textId="77777777" w:rsidR="00162458" w:rsidRPr="00F3169E" w:rsidRDefault="00162458" w:rsidP="007C73A5">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1887,58 +1893,58 @@
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2835" w:right="2268" w:bottom="2835" w:left="2268" w:header="2268" w:footer="2268" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54A3B0CC" w14:textId="77777777" w:rsidR="007F663B" w:rsidRPr="00181444" w:rsidRDefault="007F663B">
+    <w:p w14:paraId="08D7C5F3" w14:textId="77777777" w:rsidR="001F7903" w:rsidRPr="00181444" w:rsidRDefault="001F7903">
       <w:r w:rsidRPr="00181444">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A202183" w14:textId="77777777" w:rsidR="007F663B" w:rsidRPr="00181444" w:rsidRDefault="007F663B">
+    <w:p w14:paraId="7CF0CD63" w14:textId="77777777" w:rsidR="001F7903" w:rsidRPr="00181444" w:rsidRDefault="001F7903">
       <w:r w:rsidRPr="00181444">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2275,61 +2281,61 @@
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00044B5A">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00044B5A">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00044B5A">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00044B5A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A095BB3" w14:textId="77777777" w:rsidR="007F663B" w:rsidRPr="00181444" w:rsidRDefault="007F663B" w:rsidP="004205CB">
+    <w:p w14:paraId="3C1B2C7F" w14:textId="77777777" w:rsidR="001F7903" w:rsidRPr="00181444" w:rsidRDefault="001F7903" w:rsidP="004205CB">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00181444">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37A787DA" w14:textId="77777777" w:rsidR="007F663B" w:rsidRPr="00181444" w:rsidRDefault="007F663B">
+    <w:p w14:paraId="463DCEA6" w14:textId="77777777" w:rsidR="001F7903" w:rsidRPr="00181444" w:rsidRDefault="001F7903">
       <w:r w:rsidRPr="00181444">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5A8D7700" w14:textId="59842F72" w:rsidR="008021F0" w:rsidRPr="00A80462" w:rsidRDefault="008021F0" w:rsidP="00057920">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005A60BE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6202,51 +6208,51 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="377508611">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1775440970">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="611211595">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="132258431">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1655178280">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="791289465">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
@@ -6309,85 +6315,88 @@
     <w:rsid w:val="00151EFC"/>
     <w:rsid w:val="001524B2"/>
     <w:rsid w:val="00154547"/>
     <w:rsid w:val="00161B58"/>
     <w:rsid w:val="00162458"/>
     <w:rsid w:val="0017036D"/>
     <w:rsid w:val="00170446"/>
     <w:rsid w:val="00171588"/>
     <w:rsid w:val="00173281"/>
     <w:rsid w:val="0017497F"/>
     <w:rsid w:val="001807A0"/>
     <w:rsid w:val="00181444"/>
     <w:rsid w:val="00181A7F"/>
     <w:rsid w:val="001833D4"/>
     <w:rsid w:val="0018489C"/>
     <w:rsid w:val="00194518"/>
     <w:rsid w:val="0019623B"/>
     <w:rsid w:val="001A02D3"/>
     <w:rsid w:val="001A3931"/>
     <w:rsid w:val="001A7131"/>
     <w:rsid w:val="001B06E5"/>
     <w:rsid w:val="001B1ACC"/>
     <w:rsid w:val="001D0912"/>
     <w:rsid w:val="001D14D8"/>
     <w:rsid w:val="001D6F4E"/>
+    <w:rsid w:val="001F7903"/>
     <w:rsid w:val="00202749"/>
     <w:rsid w:val="0021039D"/>
     <w:rsid w:val="002108B1"/>
     <w:rsid w:val="00210DA1"/>
     <w:rsid w:val="00213DB6"/>
     <w:rsid w:val="0021511A"/>
     <w:rsid w:val="002212F4"/>
     <w:rsid w:val="00234307"/>
     <w:rsid w:val="00234927"/>
     <w:rsid w:val="00241EBE"/>
     <w:rsid w:val="00243C35"/>
     <w:rsid w:val="00244707"/>
     <w:rsid w:val="00245DB1"/>
     <w:rsid w:val="002542DA"/>
     <w:rsid w:val="00255061"/>
     <w:rsid w:val="00262F09"/>
     <w:rsid w:val="0026719E"/>
     <w:rsid w:val="00267D7A"/>
     <w:rsid w:val="00270508"/>
     <w:rsid w:val="00275FBB"/>
     <w:rsid w:val="00280699"/>
     <w:rsid w:val="00281F3F"/>
     <w:rsid w:val="00283E16"/>
     <w:rsid w:val="002844BC"/>
     <w:rsid w:val="0028462D"/>
     <w:rsid w:val="00292128"/>
     <w:rsid w:val="002A06EF"/>
     <w:rsid w:val="002A0CA3"/>
     <w:rsid w:val="002A25D5"/>
     <w:rsid w:val="002B5C76"/>
+    <w:rsid w:val="002B673A"/>
     <w:rsid w:val="002C1D86"/>
     <w:rsid w:val="002C1E67"/>
     <w:rsid w:val="002C351B"/>
     <w:rsid w:val="002C6A3F"/>
     <w:rsid w:val="002D186E"/>
+    <w:rsid w:val="002D330D"/>
     <w:rsid w:val="002E2283"/>
     <w:rsid w:val="002E7542"/>
     <w:rsid w:val="002E7C8D"/>
     <w:rsid w:val="002F070B"/>
     <w:rsid w:val="002F28D8"/>
     <w:rsid w:val="00302301"/>
     <w:rsid w:val="00302A18"/>
     <w:rsid w:val="00304C4A"/>
     <w:rsid w:val="00320185"/>
     <w:rsid w:val="00325371"/>
     <w:rsid w:val="003302CF"/>
     <w:rsid w:val="00330DF0"/>
     <w:rsid w:val="003378A3"/>
     <w:rsid w:val="0035573C"/>
     <w:rsid w:val="00361687"/>
     <w:rsid w:val="003636F6"/>
     <w:rsid w:val="00375B7F"/>
     <w:rsid w:val="0037608B"/>
     <w:rsid w:val="00376748"/>
     <w:rsid w:val="00383A21"/>
     <w:rsid w:val="003844B6"/>
     <w:rsid w:val="00384FF7"/>
     <w:rsid w:val="0038507C"/>
     <w:rsid w:val="00394683"/>
     <w:rsid w:val="003966D1"/>
@@ -6398,50 +6407,51 @@
     <w:rsid w:val="003C206A"/>
     <w:rsid w:val="003D0BA2"/>
     <w:rsid w:val="003D1959"/>
     <w:rsid w:val="003D45A2"/>
     <w:rsid w:val="003D624B"/>
     <w:rsid w:val="003E28DA"/>
     <w:rsid w:val="003E33CF"/>
     <w:rsid w:val="003E430F"/>
     <w:rsid w:val="003F26CD"/>
     <w:rsid w:val="003F4923"/>
     <w:rsid w:val="003F4BD4"/>
     <w:rsid w:val="004017F0"/>
     <w:rsid w:val="004022A8"/>
     <w:rsid w:val="00402DFB"/>
     <w:rsid w:val="00407428"/>
     <w:rsid w:val="004158DF"/>
     <w:rsid w:val="0041623C"/>
     <w:rsid w:val="004205CB"/>
     <w:rsid w:val="00422F58"/>
     <w:rsid w:val="00426F09"/>
     <w:rsid w:val="004314B9"/>
     <w:rsid w:val="00435A26"/>
     <w:rsid w:val="00442D2A"/>
     <w:rsid w:val="00451173"/>
     <w:rsid w:val="00452402"/>
+    <w:rsid w:val="00460569"/>
     <w:rsid w:val="004648FD"/>
     <w:rsid w:val="00465E55"/>
     <w:rsid w:val="004742C9"/>
     <w:rsid w:val="00480BEC"/>
     <w:rsid w:val="0048109F"/>
     <w:rsid w:val="0048113B"/>
     <w:rsid w:val="004820A4"/>
     <w:rsid w:val="00486159"/>
     <w:rsid w:val="00491A95"/>
     <w:rsid w:val="004943D9"/>
     <w:rsid w:val="004A03F6"/>
     <w:rsid w:val="004B2FB3"/>
     <w:rsid w:val="004B568F"/>
     <w:rsid w:val="004C47E1"/>
     <w:rsid w:val="004C61B6"/>
     <w:rsid w:val="004C67C5"/>
     <w:rsid w:val="004D15C3"/>
     <w:rsid w:val="004D5B48"/>
     <w:rsid w:val="004E0B11"/>
     <w:rsid w:val="004E37AB"/>
     <w:rsid w:val="004F24CE"/>
     <w:rsid w:val="004F5AE2"/>
     <w:rsid w:val="004F65A6"/>
     <w:rsid w:val="004F67BF"/>
     <w:rsid w:val="004F70EE"/>
@@ -6490,53 +6500,55 @@
     <w:rsid w:val="006509EE"/>
     <w:rsid w:val="0065314B"/>
     <w:rsid w:val="00664150"/>
     <w:rsid w:val="00665AC1"/>
     <w:rsid w:val="006728C8"/>
     <w:rsid w:val="00674F5B"/>
     <w:rsid w:val="00680ED4"/>
     <w:rsid w:val="006812E9"/>
     <w:rsid w:val="00682726"/>
     <w:rsid w:val="00683078"/>
     <w:rsid w:val="00683925"/>
     <w:rsid w:val="006839ED"/>
     <w:rsid w:val="006867A9"/>
     <w:rsid w:val="006A0F60"/>
     <w:rsid w:val="006A67C2"/>
     <w:rsid w:val="006B080C"/>
     <w:rsid w:val="006B25AE"/>
     <w:rsid w:val="006B67CC"/>
     <w:rsid w:val="006C5DBC"/>
     <w:rsid w:val="006C7D52"/>
     <w:rsid w:val="006D00CD"/>
     <w:rsid w:val="006D3EC4"/>
     <w:rsid w:val="006D41E9"/>
     <w:rsid w:val="006D74B7"/>
     <w:rsid w:val="006E45CD"/>
+    <w:rsid w:val="006E59B5"/>
     <w:rsid w:val="006E6CC1"/>
     <w:rsid w:val="006E72B7"/>
     <w:rsid w:val="006F0F20"/>
+    <w:rsid w:val="006F4BA5"/>
     <w:rsid w:val="006F59E2"/>
     <w:rsid w:val="006F6D53"/>
     <w:rsid w:val="007038AC"/>
     <w:rsid w:val="00704601"/>
     <w:rsid w:val="007062E7"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="00722067"/>
     <w:rsid w:val="00724A56"/>
     <w:rsid w:val="00726241"/>
     <w:rsid w:val="00731492"/>
     <w:rsid w:val="0073308B"/>
     <w:rsid w:val="00735A2A"/>
     <w:rsid w:val="00741F34"/>
     <w:rsid w:val="00744318"/>
     <w:rsid w:val="0075196C"/>
     <w:rsid w:val="0077212F"/>
     <w:rsid w:val="00772FA8"/>
     <w:rsid w:val="007732F5"/>
     <w:rsid w:val="0077520B"/>
     <w:rsid w:val="00783028"/>
     <w:rsid w:val="00783B33"/>
     <w:rsid w:val="00784121"/>
     <w:rsid w:val="007855F1"/>
     <w:rsid w:val="007856C4"/>
     <w:rsid w:val="0079557F"/>
@@ -6629,68 +6641,70 @@
     <w:rsid w:val="009B5878"/>
     <w:rsid w:val="009C5897"/>
     <w:rsid w:val="009C684E"/>
     <w:rsid w:val="009C756C"/>
     <w:rsid w:val="009C7BBA"/>
     <w:rsid w:val="009C7BEB"/>
     <w:rsid w:val="009D38E9"/>
     <w:rsid w:val="009F17F4"/>
     <w:rsid w:val="009F4170"/>
     <w:rsid w:val="009F63FE"/>
     <w:rsid w:val="00A066C7"/>
     <w:rsid w:val="00A11269"/>
     <w:rsid w:val="00A2205C"/>
     <w:rsid w:val="00A22232"/>
     <w:rsid w:val="00A240B8"/>
     <w:rsid w:val="00A25C06"/>
     <w:rsid w:val="00A262D1"/>
     <w:rsid w:val="00A26F07"/>
     <w:rsid w:val="00A30C6F"/>
     <w:rsid w:val="00A4696F"/>
     <w:rsid w:val="00A47DF5"/>
     <w:rsid w:val="00A52F32"/>
     <w:rsid w:val="00A54DE9"/>
     <w:rsid w:val="00A561B2"/>
     <w:rsid w:val="00A566C1"/>
+    <w:rsid w:val="00A5746B"/>
     <w:rsid w:val="00A5763A"/>
     <w:rsid w:val="00A61928"/>
     <w:rsid w:val="00A62BD7"/>
     <w:rsid w:val="00A63B84"/>
     <w:rsid w:val="00A668DC"/>
     <w:rsid w:val="00A70A6F"/>
     <w:rsid w:val="00A72CFE"/>
     <w:rsid w:val="00A75344"/>
     <w:rsid w:val="00A75430"/>
     <w:rsid w:val="00A80462"/>
     <w:rsid w:val="00A856A2"/>
     <w:rsid w:val="00A876AA"/>
     <w:rsid w:val="00A87DC2"/>
     <w:rsid w:val="00A900DF"/>
     <w:rsid w:val="00A90806"/>
     <w:rsid w:val="00A94FC9"/>
     <w:rsid w:val="00A9549F"/>
     <w:rsid w:val="00AA1B92"/>
+    <w:rsid w:val="00AA4891"/>
     <w:rsid w:val="00AA7543"/>
     <w:rsid w:val="00AB0E8F"/>
     <w:rsid w:val="00AB4E5E"/>
     <w:rsid w:val="00AB74EB"/>
     <w:rsid w:val="00AC02CE"/>
     <w:rsid w:val="00AC36CC"/>
     <w:rsid w:val="00AD11D3"/>
     <w:rsid w:val="00AD37CC"/>
     <w:rsid w:val="00AD53FC"/>
     <w:rsid w:val="00AD62DE"/>
     <w:rsid w:val="00AD6FB0"/>
     <w:rsid w:val="00AE33FE"/>
     <w:rsid w:val="00AE4DF0"/>
     <w:rsid w:val="00AE7FF8"/>
     <w:rsid w:val="00AF24C6"/>
     <w:rsid w:val="00AF51A0"/>
     <w:rsid w:val="00AF5404"/>
     <w:rsid w:val="00B05C8B"/>
     <w:rsid w:val="00B13CF2"/>
     <w:rsid w:val="00B14DD9"/>
     <w:rsid w:val="00B17E57"/>
     <w:rsid w:val="00B21E01"/>
     <w:rsid w:val="00B3159A"/>
     <w:rsid w:val="00B31D76"/>
     <w:rsid w:val="00B34B4C"/>
@@ -6754,50 +6768,51 @@
     <w:rsid w:val="00CA3483"/>
     <w:rsid w:val="00CA495D"/>
     <w:rsid w:val="00CA56CA"/>
     <w:rsid w:val="00CA6E90"/>
     <w:rsid w:val="00CA6EEE"/>
     <w:rsid w:val="00CB1100"/>
     <w:rsid w:val="00CB2E60"/>
     <w:rsid w:val="00CB35F9"/>
     <w:rsid w:val="00CC5E03"/>
     <w:rsid w:val="00CC669B"/>
     <w:rsid w:val="00CD5744"/>
     <w:rsid w:val="00CE6373"/>
     <w:rsid w:val="00CE688B"/>
     <w:rsid w:val="00CE6FE2"/>
     <w:rsid w:val="00CE7C39"/>
     <w:rsid w:val="00CF25A8"/>
     <w:rsid w:val="00CF7991"/>
     <w:rsid w:val="00CF7CC2"/>
     <w:rsid w:val="00D13008"/>
     <w:rsid w:val="00D14861"/>
     <w:rsid w:val="00D169ED"/>
     <w:rsid w:val="00D22F93"/>
     <w:rsid w:val="00D25736"/>
     <w:rsid w:val="00D25CC3"/>
     <w:rsid w:val="00D26641"/>
+    <w:rsid w:val="00D27CA0"/>
     <w:rsid w:val="00D33171"/>
     <w:rsid w:val="00D33A48"/>
     <w:rsid w:val="00D33DC7"/>
     <w:rsid w:val="00D44B6A"/>
     <w:rsid w:val="00D46372"/>
     <w:rsid w:val="00D52EC9"/>
     <w:rsid w:val="00D52F69"/>
     <w:rsid w:val="00D55BD1"/>
     <w:rsid w:val="00D62511"/>
     <w:rsid w:val="00D700E8"/>
     <w:rsid w:val="00D73BE5"/>
     <w:rsid w:val="00D7512E"/>
     <w:rsid w:val="00D76C7E"/>
     <w:rsid w:val="00D820C0"/>
     <w:rsid w:val="00D867AB"/>
     <w:rsid w:val="00D93252"/>
     <w:rsid w:val="00DA2442"/>
     <w:rsid w:val="00DA4865"/>
     <w:rsid w:val="00DA4C96"/>
     <w:rsid w:val="00DC0C82"/>
     <w:rsid w:val="00DD4AF2"/>
     <w:rsid w:val="00DD6116"/>
     <w:rsid w:val="00DE563D"/>
     <w:rsid w:val="00DF15F0"/>
     <w:rsid w:val="00DF24AF"/>
@@ -9000,66 +9015,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D58C8E1-3F38-4958-99F4-63A085DD4738}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>687</Words>
-  <Characters>4741</Characters>
+  <Words>686</Words>
+  <Characters>4738</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5418</CharactersWithSpaces>
+  <CharactersWithSpaces>5414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>