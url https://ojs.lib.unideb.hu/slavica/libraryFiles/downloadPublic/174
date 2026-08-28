--- v0 (2026-06-24)
+++ v1 (2026-08-28)
@@ -1039,56 +1039,56 @@
         <w:t>: 12.08.2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20278DAF" w14:textId="77777777" w:rsidR="00AB74EB" w:rsidRPr="00DA2442" w:rsidRDefault="00AB74EB" w:rsidP="00AB74EB">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2442">
         <w:rPr>
           <w:smallCaps/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Taranovskij</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2442">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2000: Taranovskij, Kirill F., O poèzii i poètike. Moskva: Âzyki russkoj kul’tury .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E5D4B4" w14:textId="6C79C657" w:rsidR="00270508" w:rsidRPr="00270508" w:rsidRDefault="00270508" w:rsidP="00270508">
+    <w:p w14:paraId="15E2B890" w14:textId="06137363" w:rsidR="00270508" w:rsidRDefault="00270508" w:rsidP="00AA7E9D">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2442">
         <w:rPr>
           <w:smallCaps/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Žuravlev–Oŝepkova</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2442">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020: Žuravlev, Ignatij V., Oŝepkova, Ekaterina S., Mozg i âzyk: problema literalizacii // Soznanie. Âzyk. Mozg. Kollektivnaâ monografiâ. Pod red. Evgeniâ F. Tarasova, Ignatiâ V. Žuravleva. </w:t>
       </w:r>
       <w:r>
         <w:t>Moskva</w:t>
       </w:r>
       <w:r w:rsidR="00470670" w:rsidRPr="00D053F8">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00270508">
@@ -1103,56 +1103,56 @@
       <w:r w:rsidRPr="00270508">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> â</w:t>
       </w:r>
       <w:r>
         <w:t>zykoznani</w:t>
       </w:r>
       <w:r w:rsidRPr="00270508">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">â </w:t>
       </w:r>
       <w:r>
         <w:t>RAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00270508">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>. 26–45.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E2B890" w14:textId="77777777" w:rsidR="00270508" w:rsidRPr="006E45CD" w:rsidRDefault="00270508" w:rsidP="00A566C1">
+    <w:p w14:paraId="760DEFCC" w14:textId="77777777" w:rsidR="00AA7E9D" w:rsidRPr="00AA7E9D" w:rsidRDefault="00AA7E9D" w:rsidP="00AA7E9D">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6833E0D5" w14:textId="1AADD6FC" w:rsidR="00270508" w:rsidRPr="006E45CD" w:rsidRDefault="00270508" w:rsidP="00270508">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E45CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Литература</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6B31DD" w14:textId="1CDB9C4B" w:rsidR="00A566C1" w:rsidRPr="00A566C1" w:rsidRDefault="00A566C1" w:rsidP="00A566C1">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
@@ -1475,75 +1475,93 @@
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4086D2E1" w14:textId="77777777" w:rsidR="006B080C" w:rsidRPr="007C6439" w:rsidRDefault="006B080C" w:rsidP="007C6439">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6439">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Erklärung zur Verwendung von KI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F54E446" w14:textId="77777777" w:rsidR="007C6439" w:rsidRDefault="00FC6A00" w:rsidP="00FC6A00">
+    <w:p w14:paraId="0F54E446" w14:textId="348997E4" w:rsidR="007C6439" w:rsidRDefault="00FC6A00" w:rsidP="00FC6A00">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC6A00">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C6439" w:rsidRPr="007C6439">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Bei der Erstellung der Studie habe ich ein auf künstlicher Intelligenz basierendes Werkzeug (Typ: …) zur Ausarbeitung des Abschnitts (…) verwendet. Die vom Werkzeug generierten Inhalte habe ich überprüft, bei Bedarf überarbeitet und übernehme die volle Verantwortung für das endgültige Manuskript.</w:t>
+        <w:t xml:space="preserve">Bei der Erstellung der Studie habe ich ein auf künstlicher Intelligenz basierendes Werkzeug (Typ: …) </w:t>
+      </w:r>
+      <w:r w:rsidR="00197C9B" w:rsidRPr="00197C9B">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>für den Zweck (...)</w:t>
+      </w:r>
+      <w:r w:rsidR="00197C9B" w:rsidRPr="00197C9B">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6439" w:rsidRPr="007C6439">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>zur Ausarbeitung des Abschnitts (…) verwendet. Die vom Werkzeug generierten Inhalte habe ich überprüft, bei Bedarf überarbeitet und übernehme die volle Verantwortung für das endgültige Manuskript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C5FF70" w14:textId="77777777" w:rsidR="00194518" w:rsidRPr="007C6439" w:rsidRDefault="00194518" w:rsidP="00FC6A00">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34E53365" w14:textId="77777777" w:rsidR="006B080C" w:rsidRPr="007C6439" w:rsidRDefault="00194518" w:rsidP="007C6439">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -2173,85 +2191,85 @@
         <w:t>OK.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E35CD5" w:rsidSect="001A3931">
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2835" w:right="2268" w:bottom="2835" w:left="2268" w:header="2268" w:footer="2268" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="359952DB" w14:textId="77777777" w:rsidR="00867AD0" w:rsidRPr="00181444" w:rsidRDefault="00867AD0">
+    <w:p w14:paraId="0223CD9A" w14:textId="77777777" w:rsidR="00301F33" w:rsidRPr="00181444" w:rsidRDefault="00301F33">
       <w:r w:rsidRPr="00181444">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3403FE21" w14:textId="77777777" w:rsidR="00867AD0" w:rsidRPr="00181444" w:rsidRDefault="00867AD0">
+    <w:p w14:paraId="55748869" w14:textId="77777777" w:rsidR="00301F33" w:rsidRPr="00181444" w:rsidRDefault="00301F33">
       <w:r w:rsidRPr="00181444">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -2631,61 +2649,61 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="hu-HU"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48556D4F" w14:textId="77777777" w:rsidR="00867AD0" w:rsidRPr="00181444" w:rsidRDefault="00867AD0" w:rsidP="004205CB">
+    <w:p w14:paraId="165062AA" w14:textId="77777777" w:rsidR="00301F33" w:rsidRPr="00181444" w:rsidRDefault="00301F33" w:rsidP="004205CB">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00181444">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FD8A15E" w14:textId="77777777" w:rsidR="00867AD0" w:rsidRPr="00181444" w:rsidRDefault="00867AD0">
+    <w:p w14:paraId="20A2BD3E" w14:textId="77777777" w:rsidR="00301F33" w:rsidRPr="00181444" w:rsidRDefault="00301F33">
       <w:r w:rsidRPr="00181444">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5A8D7700" w14:textId="77777777" w:rsidR="008021F0" w:rsidRPr="008021F0" w:rsidRDefault="008021F0" w:rsidP="00057920">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008021F0">
         <w:t xml:space="preserve">Der Haupttitel von Artikeln der Wissenschaftskritik-Sektion soll auf das Thema des erörternden Werks </w:t>
       </w:r>
       <w:r w:rsidRPr="00057920">
         <w:t>hinweisen</w:t>
       </w:r>
@@ -6365,193 +6383,197 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="207298874">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1302230453">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="942764733">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="138495911">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="999652273">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1552300795">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00704601"/>
     <w:rsid w:val="000025DC"/>
     <w:rsid w:val="0001430B"/>
     <w:rsid w:val="00015F09"/>
     <w:rsid w:val="00020378"/>
     <w:rsid w:val="00020739"/>
     <w:rsid w:val="0002397A"/>
+    <w:rsid w:val="0002788D"/>
     <w:rsid w:val="00031438"/>
     <w:rsid w:val="00032493"/>
     <w:rsid w:val="00044CCC"/>
     <w:rsid w:val="00046B74"/>
     <w:rsid w:val="00047CF8"/>
     <w:rsid w:val="00051B1B"/>
     <w:rsid w:val="0005202B"/>
     <w:rsid w:val="00053995"/>
     <w:rsid w:val="00057920"/>
     <w:rsid w:val="00064AB5"/>
     <w:rsid w:val="00065AC4"/>
     <w:rsid w:val="0007696C"/>
     <w:rsid w:val="00083577"/>
     <w:rsid w:val="00093936"/>
     <w:rsid w:val="000A5058"/>
     <w:rsid w:val="000A5256"/>
     <w:rsid w:val="000B1694"/>
     <w:rsid w:val="000B3157"/>
     <w:rsid w:val="000C38FB"/>
     <w:rsid w:val="000C5A74"/>
     <w:rsid w:val="000D614B"/>
     <w:rsid w:val="000F6696"/>
     <w:rsid w:val="000F7331"/>
     <w:rsid w:val="000F799B"/>
     <w:rsid w:val="001025A2"/>
     <w:rsid w:val="00103409"/>
     <w:rsid w:val="00121FA0"/>
     <w:rsid w:val="00127699"/>
     <w:rsid w:val="00137EF4"/>
     <w:rsid w:val="001413B7"/>
     <w:rsid w:val="001446AD"/>
     <w:rsid w:val="00151EFC"/>
     <w:rsid w:val="00154547"/>
     <w:rsid w:val="00161B58"/>
     <w:rsid w:val="0016214D"/>
     <w:rsid w:val="00162458"/>
     <w:rsid w:val="001667C2"/>
     <w:rsid w:val="0017036D"/>
     <w:rsid w:val="00170446"/>
     <w:rsid w:val="00171588"/>
     <w:rsid w:val="00173281"/>
     <w:rsid w:val="0017497F"/>
     <w:rsid w:val="001807A0"/>
     <w:rsid w:val="00181444"/>
     <w:rsid w:val="00181A7F"/>
     <w:rsid w:val="001833D4"/>
     <w:rsid w:val="0018489C"/>
     <w:rsid w:val="00194518"/>
     <w:rsid w:val="0019623B"/>
     <w:rsid w:val="00196550"/>
+    <w:rsid w:val="00197C9B"/>
     <w:rsid w:val="001A02D3"/>
     <w:rsid w:val="001A3931"/>
     <w:rsid w:val="001B06E5"/>
     <w:rsid w:val="001B1ACC"/>
     <w:rsid w:val="001C482D"/>
     <w:rsid w:val="001D0912"/>
     <w:rsid w:val="001D14D8"/>
     <w:rsid w:val="001D6F4E"/>
     <w:rsid w:val="00202749"/>
     <w:rsid w:val="002030A2"/>
     <w:rsid w:val="0021039D"/>
     <w:rsid w:val="002108B1"/>
     <w:rsid w:val="00210DA1"/>
     <w:rsid w:val="00211DD6"/>
     <w:rsid w:val="00213DB6"/>
     <w:rsid w:val="0021511A"/>
     <w:rsid w:val="002212F4"/>
     <w:rsid w:val="00234307"/>
     <w:rsid w:val="00234927"/>
     <w:rsid w:val="00241EBE"/>
     <w:rsid w:val="00243C35"/>
     <w:rsid w:val="00244707"/>
     <w:rsid w:val="00245DB1"/>
     <w:rsid w:val="002542DA"/>
     <w:rsid w:val="00255061"/>
     <w:rsid w:val="00262F09"/>
     <w:rsid w:val="0026719E"/>
     <w:rsid w:val="00267D7A"/>
     <w:rsid w:val="00270508"/>
     <w:rsid w:val="00275FBB"/>
     <w:rsid w:val="00280699"/>
     <w:rsid w:val="00281F3F"/>
     <w:rsid w:val="00283E16"/>
     <w:rsid w:val="002844BC"/>
     <w:rsid w:val="00292128"/>
     <w:rsid w:val="002A06EF"/>
     <w:rsid w:val="002A0CA3"/>
     <w:rsid w:val="002A25D5"/>
     <w:rsid w:val="002B5C76"/>
+    <w:rsid w:val="002B673A"/>
     <w:rsid w:val="002C1D86"/>
     <w:rsid w:val="002C1E67"/>
     <w:rsid w:val="002C351B"/>
     <w:rsid w:val="002C6A3F"/>
     <w:rsid w:val="002E2283"/>
     <w:rsid w:val="002E7542"/>
     <w:rsid w:val="002E7C8D"/>
     <w:rsid w:val="002F070B"/>
     <w:rsid w:val="002F28D8"/>
+    <w:rsid w:val="00301F33"/>
     <w:rsid w:val="00302301"/>
     <w:rsid w:val="00302A18"/>
     <w:rsid w:val="00304C4A"/>
     <w:rsid w:val="00311D9B"/>
     <w:rsid w:val="00320185"/>
     <w:rsid w:val="00325371"/>
     <w:rsid w:val="003302CF"/>
     <w:rsid w:val="003378A3"/>
     <w:rsid w:val="0035573C"/>
     <w:rsid w:val="00361687"/>
     <w:rsid w:val="003636F6"/>
     <w:rsid w:val="00366A52"/>
     <w:rsid w:val="003756E9"/>
     <w:rsid w:val="00375B7F"/>
     <w:rsid w:val="0037608B"/>
     <w:rsid w:val="00376748"/>
     <w:rsid w:val="003844B6"/>
     <w:rsid w:val="00384FF7"/>
     <w:rsid w:val="0038507C"/>
     <w:rsid w:val="00394683"/>
     <w:rsid w:val="003966D1"/>
     <w:rsid w:val="003A5DC7"/>
     <w:rsid w:val="003B4117"/>
     <w:rsid w:val="003B75B9"/>
     <w:rsid w:val="003C0E80"/>
@@ -6581,54 +6603,56 @@
     <w:rsid w:val="00452402"/>
     <w:rsid w:val="00460EC2"/>
     <w:rsid w:val="004648FD"/>
     <w:rsid w:val="00465E55"/>
     <w:rsid w:val="00470670"/>
     <w:rsid w:val="004742C9"/>
     <w:rsid w:val="00474672"/>
     <w:rsid w:val="00480BEC"/>
     <w:rsid w:val="0048109F"/>
     <w:rsid w:val="0048113B"/>
     <w:rsid w:val="004820A4"/>
     <w:rsid w:val="00486159"/>
     <w:rsid w:val="00491A95"/>
     <w:rsid w:val="004943D9"/>
     <w:rsid w:val="004A03F6"/>
     <w:rsid w:val="004B2FB3"/>
     <w:rsid w:val="004B568F"/>
     <w:rsid w:val="004C47E1"/>
     <w:rsid w:val="004C61B6"/>
     <w:rsid w:val="004C67C5"/>
     <w:rsid w:val="004D15C3"/>
     <w:rsid w:val="004D5B48"/>
     <w:rsid w:val="004E0B11"/>
     <w:rsid w:val="004E37AB"/>
     <w:rsid w:val="004F24CE"/>
+    <w:rsid w:val="004F4E16"/>
     <w:rsid w:val="004F5AE2"/>
     <w:rsid w:val="004F65A6"/>
     <w:rsid w:val="004F67BF"/>
     <w:rsid w:val="004F70EE"/>
+    <w:rsid w:val="004F7A5E"/>
     <w:rsid w:val="00500670"/>
     <w:rsid w:val="005034F6"/>
     <w:rsid w:val="00507E13"/>
     <w:rsid w:val="00513BEA"/>
     <w:rsid w:val="00517571"/>
     <w:rsid w:val="00523782"/>
     <w:rsid w:val="005268A0"/>
     <w:rsid w:val="005318FA"/>
     <w:rsid w:val="005347BD"/>
     <w:rsid w:val="005367F3"/>
     <w:rsid w:val="00537F62"/>
     <w:rsid w:val="0054028F"/>
     <w:rsid w:val="00547F72"/>
     <w:rsid w:val="0055487E"/>
     <w:rsid w:val="00563267"/>
     <w:rsid w:val="005726E2"/>
     <w:rsid w:val="005738E9"/>
     <w:rsid w:val="005A446E"/>
     <w:rsid w:val="005A4BDD"/>
     <w:rsid w:val="005B0304"/>
     <w:rsid w:val="005B0F24"/>
     <w:rsid w:val="005B137A"/>
     <w:rsid w:val="005B1DEB"/>
     <w:rsid w:val="005B3284"/>
     <w:rsid w:val="005B69FF"/>
@@ -6667,50 +6691,51 @@
     <w:rsid w:val="006B25AE"/>
     <w:rsid w:val="006C5DBC"/>
     <w:rsid w:val="006C7D52"/>
     <w:rsid w:val="006D3EC4"/>
     <w:rsid w:val="006D41E9"/>
     <w:rsid w:val="006D74B7"/>
     <w:rsid w:val="006E45CD"/>
     <w:rsid w:val="006E6CC1"/>
     <w:rsid w:val="006E72B7"/>
     <w:rsid w:val="006F0F20"/>
     <w:rsid w:val="006F59E2"/>
     <w:rsid w:val="006F6D53"/>
     <w:rsid w:val="007038AC"/>
     <w:rsid w:val="00704601"/>
     <w:rsid w:val="007062E7"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="00724A56"/>
     <w:rsid w:val="00726241"/>
     <w:rsid w:val="00731492"/>
     <w:rsid w:val="0073308B"/>
     <w:rsid w:val="00735A2A"/>
     <w:rsid w:val="00741F34"/>
     <w:rsid w:val="00744318"/>
     <w:rsid w:val="0075196C"/>
     <w:rsid w:val="00753070"/>
+    <w:rsid w:val="00764252"/>
     <w:rsid w:val="0077212F"/>
     <w:rsid w:val="007732F5"/>
     <w:rsid w:val="0077520B"/>
     <w:rsid w:val="00783028"/>
     <w:rsid w:val="00783B33"/>
     <w:rsid w:val="00784121"/>
     <w:rsid w:val="007856C4"/>
     <w:rsid w:val="007865D7"/>
     <w:rsid w:val="0079557F"/>
     <w:rsid w:val="007B5275"/>
     <w:rsid w:val="007C6439"/>
     <w:rsid w:val="007C73A5"/>
     <w:rsid w:val="007D00A5"/>
     <w:rsid w:val="007D06B2"/>
     <w:rsid w:val="007D0B60"/>
     <w:rsid w:val="007D7ED3"/>
     <w:rsid w:val="007E66AA"/>
     <w:rsid w:val="007F0DF1"/>
     <w:rsid w:val="007F1E1E"/>
     <w:rsid w:val="007F652E"/>
     <w:rsid w:val="008021F0"/>
     <w:rsid w:val="008040E6"/>
     <w:rsid w:val="00806866"/>
     <w:rsid w:val="0080791C"/>
     <w:rsid w:val="0082087B"/>
@@ -6800,50 +6825,51 @@
     <w:rsid w:val="00A25C06"/>
     <w:rsid w:val="00A26F07"/>
     <w:rsid w:val="00A30C6F"/>
     <w:rsid w:val="00A4696F"/>
     <w:rsid w:val="00A47DF5"/>
     <w:rsid w:val="00A52F32"/>
     <w:rsid w:val="00A54DE9"/>
     <w:rsid w:val="00A561B2"/>
     <w:rsid w:val="00A566C1"/>
     <w:rsid w:val="00A5763A"/>
     <w:rsid w:val="00A61928"/>
     <w:rsid w:val="00A62BD7"/>
     <w:rsid w:val="00A63B84"/>
     <w:rsid w:val="00A70A6F"/>
     <w:rsid w:val="00A72CFE"/>
     <w:rsid w:val="00A75430"/>
     <w:rsid w:val="00A856A2"/>
     <w:rsid w:val="00A876AA"/>
     <w:rsid w:val="00A87DC2"/>
     <w:rsid w:val="00A900DF"/>
     <w:rsid w:val="00A90806"/>
     <w:rsid w:val="00A94FC9"/>
     <w:rsid w:val="00A9549F"/>
     <w:rsid w:val="00AA1B92"/>
     <w:rsid w:val="00AA7543"/>
+    <w:rsid w:val="00AA7E9D"/>
     <w:rsid w:val="00AB4E5E"/>
     <w:rsid w:val="00AB74EB"/>
     <w:rsid w:val="00AC02CE"/>
     <w:rsid w:val="00AC145F"/>
     <w:rsid w:val="00AC36CC"/>
     <w:rsid w:val="00AD11D3"/>
     <w:rsid w:val="00AD37CC"/>
     <w:rsid w:val="00AD53FC"/>
     <w:rsid w:val="00AD62DE"/>
     <w:rsid w:val="00AD6FB0"/>
     <w:rsid w:val="00AE33FE"/>
     <w:rsid w:val="00AE4DF0"/>
     <w:rsid w:val="00AE7FF8"/>
     <w:rsid w:val="00AF24C6"/>
     <w:rsid w:val="00AF51A0"/>
     <w:rsid w:val="00AF5404"/>
     <w:rsid w:val="00B05C8B"/>
     <w:rsid w:val="00B13CF2"/>
     <w:rsid w:val="00B14DD9"/>
     <w:rsid w:val="00B17E57"/>
     <w:rsid w:val="00B21E01"/>
     <w:rsid w:val="00B3159A"/>
     <w:rsid w:val="00B317FC"/>
     <w:rsid w:val="00B31D76"/>
     <w:rsid w:val="00B34B4C"/>
@@ -6855,50 +6881,51 @@
     <w:rsid w:val="00B62F44"/>
     <w:rsid w:val="00B64157"/>
     <w:rsid w:val="00B709F5"/>
     <w:rsid w:val="00B73366"/>
     <w:rsid w:val="00B82DE5"/>
     <w:rsid w:val="00B87F36"/>
     <w:rsid w:val="00B91F43"/>
     <w:rsid w:val="00B94CDE"/>
     <w:rsid w:val="00BA55F6"/>
     <w:rsid w:val="00BA709C"/>
     <w:rsid w:val="00BB4FCC"/>
     <w:rsid w:val="00BC0386"/>
     <w:rsid w:val="00BC218D"/>
     <w:rsid w:val="00BC4BEC"/>
     <w:rsid w:val="00BD04DF"/>
     <w:rsid w:val="00BD173A"/>
     <w:rsid w:val="00BD7D8D"/>
     <w:rsid w:val="00BE5CC9"/>
     <w:rsid w:val="00BF6708"/>
     <w:rsid w:val="00C01D72"/>
     <w:rsid w:val="00C062F5"/>
     <w:rsid w:val="00C10917"/>
     <w:rsid w:val="00C12BDC"/>
     <w:rsid w:val="00C1337E"/>
     <w:rsid w:val="00C164EA"/>
+    <w:rsid w:val="00C178C7"/>
     <w:rsid w:val="00C20838"/>
     <w:rsid w:val="00C22D96"/>
     <w:rsid w:val="00C24A76"/>
     <w:rsid w:val="00C24F2B"/>
     <w:rsid w:val="00C34DA9"/>
     <w:rsid w:val="00C40F02"/>
     <w:rsid w:val="00C44D92"/>
     <w:rsid w:val="00C4552F"/>
     <w:rsid w:val="00C527B6"/>
     <w:rsid w:val="00C60A6C"/>
     <w:rsid w:val="00C648F3"/>
     <w:rsid w:val="00C662D6"/>
     <w:rsid w:val="00C674C8"/>
     <w:rsid w:val="00C705D6"/>
     <w:rsid w:val="00C757C0"/>
     <w:rsid w:val="00C80696"/>
     <w:rsid w:val="00C879CD"/>
     <w:rsid w:val="00C93DDD"/>
     <w:rsid w:val="00C94074"/>
     <w:rsid w:val="00C94B42"/>
     <w:rsid w:val="00C95877"/>
     <w:rsid w:val="00C96615"/>
     <w:rsid w:val="00C97C8A"/>
     <w:rsid w:val="00C97FCB"/>
     <w:rsid w:val="00CA495D"/>
@@ -9136,51 +9163,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA5B9CF2-E92D-4C28-B248-E706108FF6BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>720</Words>
-  <Characters>4973</Characters>
+  <Words>723</Words>
+  <Characters>4990</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5682</CharactersWithSpaces>
+  <CharactersWithSpaces>5702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>