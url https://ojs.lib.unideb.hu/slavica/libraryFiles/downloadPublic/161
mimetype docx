--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -1,151 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
       <w:tr w:rsidR="00164C81" w:rsidRPr="00F275C4" w14:paraId="5579D173" w14:textId="77777777" w:rsidTr="0011087D">
         <w:trPr>
           <w:trHeight w:val="769"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6D71AD" w14:textId="77777777" w:rsidR="00164C81" w:rsidRPr="00F275C4" w:rsidRDefault="00164C81" w:rsidP="00EB7A97">
-[...7 lines deleted...]
-          <w:p w14:paraId="2C0DBABA" w14:textId="77777777" w:rsidR="00164C81" w:rsidRPr="00F275C4" w:rsidRDefault="007E2C89" w:rsidP="00B976C3">
+          <w:p w14:paraId="5778EF1B" w14:textId="56EA814B" w:rsidR="007E2C89" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00B976C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F275C4">
+            <w:r w:rsidRPr="005B15F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviewer’s Evaluation Form </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="44CF63A8" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0868EA29" w14:textId="77777777" w:rsidR="00953885" w:rsidRPr="00F275C4" w:rsidRDefault="00953885" w:rsidP="00953885">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6460DFB1" w14:textId="77777777" w:rsidR="00A92B62" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00953885">
+          <w:p w14:paraId="6460DFB1" w14:textId="2889F8F1" w:rsidR="00A92B62" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00953885">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Title of the article submitted for evaluation</w:t>
+              <w:t>Title of the article</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BB54F5B" w14:textId="1D4C4C74" w:rsidR="00F275C4" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00953885">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="643BE821" w14:textId="77777777" w:rsidR="00953885" w:rsidRPr="00F275C4" w:rsidRDefault="00953885" w:rsidP="00953885">
             <w:pPr>
               <w:rPr>
@@ -196,724 +181,768 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="632F0270" w14:textId="56797522" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Relevance of the topic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7D7DCC" w14:textId="16B71071" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>x of 5 point</w:t>
+          <w:p w14:paraId="1D7D7DCC" w14:textId="56B65B29" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>out of 5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="1F3F91B2" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="786A8552" w14:textId="271FCC32" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>Level of elaboration</w:t>
+          <w:p w14:paraId="786A8552" w14:textId="24DB8BF2" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Development of the content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29899C57" w14:textId="63978272" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>x of 5 point</w:t>
+          <w:p w14:paraId="29899C57" w14:textId="24E9B51E" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>out of 5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="10637EEA" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C51634" w14:textId="065E7A66" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>Consistent application of research methods</w:t>
+          <w:p w14:paraId="64C51634" w14:textId="5EFFFFE7" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Consistent application of the methodology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F1C019" w14:textId="3D05E52C" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>x of 5 point</w:t>
+          <w:p w14:paraId="77F1C019" w14:textId="68351CE7" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>out of 5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="04CA02CC" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="540885FD" w14:textId="709830C7" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00F275C4">
+          <w:p w14:paraId="540885FD" w14:textId="4F11B507" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B15F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Structural coherence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6609107A" w14:textId="6949DFF3" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>x of 5 point</w:t>
+          <w:p w14:paraId="6609107A" w14:textId="00A0D6C6" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>out of 5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="13478B6B" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54DA03DB" w14:textId="3C34F7F1" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>Knowledge of relevant literature</w:t>
+          <w:p w14:paraId="54DA03DB" w14:textId="3D6B9055" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Knowledge of the literature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD2C7CB" w14:textId="3CD34E2A" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>x of 5 point</w:t>
+          <w:p w14:paraId="4AD2C7CB" w14:textId="522A9BF1" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>out of 5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="6F98A089" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ABC4517" w14:textId="3DD59E9E" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Language and style</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B34631" w14:textId="719D453A" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>x of 5 point</w:t>
+          <w:p w14:paraId="63B34631" w14:textId="51EC4708" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>out of 5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="2CA5FBFB" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D53A6B3" w14:textId="6118B350" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>Novelty of result</w:t>
+          <w:p w14:paraId="4D53A6B3" w14:textId="733598E7" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Originality of the results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2EEF7B" w14:textId="3CE82D2B" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>x of 5 point</w:t>
+          <w:p w14:paraId="1D2EEF7B" w14:textId="03519C4B" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>out of 5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="05DE8FDB" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C08BCB" w14:textId="0E37F0FE" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>Observance of formal requirements</w:t>
+          <w:p w14:paraId="76C08BCB" w14:textId="557D5E55" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Compliance with formal requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53BFF31D" w14:textId="40BF6A19" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t>x of 5 point</w:t>
+          <w:p w14:paraId="53BFF31D" w14:textId="4A3019EC" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>out of 5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="29E6974F" w14:textId="77777777" w:rsidTr="00A92B62">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="464182C0" w14:textId="636FE960" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A41D072" w14:textId="276D5CCE" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00EB7A97">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">x of </w:t>
+          <w:p w14:paraId="5A41D072" w14:textId="048C83E5" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00FA0D24" w:rsidP="00EB7A97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">out of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> point</w:t>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436547" w:rsidRPr="00F275C4" w14:paraId="1345980F" w14:textId="77777777" w:rsidTr="00D54198">
         <w:trPr>
           <w:trHeight w:val="2961"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="125" w:type="dxa"/>
               <w:right w:w="125" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBA77EA" w14:textId="753EE640" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00676769">
+          <w:p w14:paraId="6EBA77EA" w14:textId="77FBAEEF" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00676769">
             <w:pPr>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F275C4">
-[...6 lines deleted...]
-          <w:p w14:paraId="40301F4F" w14:textId="2502F8F9" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="0060134E">
+            <w:r w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Reviewer’s comments in the language of the work:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40301F4F" w14:textId="504ECA23" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="0060134E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="0021502D" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="0060134E" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F275C4">
-[...6 lines deleted...]
-          <w:p w14:paraId="72C4E1C4" w14:textId="28DFA0AF" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="0060134E">
+            <w:r w:rsidR="005B15F8" w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>I recommend publication without revisions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C4E1C4" w14:textId="10872968" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="0060134E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="0021502D" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="0060134E" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F275C4">
-[...6 lines deleted...]
-          <w:p w14:paraId="061615F7" w14:textId="022F5F97" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="0060134E">
+            <w:r w:rsidR="005B15F8" w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>I recommend publication with minor revisions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061615F7" w14:textId="0988D469" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="0060134E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="0021502D" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="0060134E" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F275C4">
-[...6 lines deleted...]
-          <w:p w14:paraId="18555EA7" w14:textId="5E39543D" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="0060134E">
+            <w:r w:rsidR="005B15F8" w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>I recommend publication with major revisions and a second review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18555EA7" w14:textId="06E10812" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="0060134E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="0021502D" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0060134E" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0021502D" w:rsidRPr="00F275C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F275C4">
-[...6 lines deleted...]
-          <w:p w14:paraId="1E1CEFCE" w14:textId="27E0DBC4" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="00F275C4" w:rsidP="00676769">
+            <w:r w:rsidR="005B15F8" w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>I do not recommend publication</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1CEFCE" w14:textId="0B8CD6C0" w:rsidR="0021502D" w:rsidRPr="00F275C4" w:rsidRDefault="005B15F8" w:rsidP="00676769">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F275C4">
-[...3 lines deleted...]
-              <w:t>The last three points must be justified.</w:t>
+            <w:r w:rsidRPr="005B15F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In the latter three cases, justification is required.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4884372D" w14:textId="23BF3675" w:rsidR="00436547" w:rsidRPr="00F275C4" w:rsidRDefault="00436547" w:rsidP="0021502D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="332C9E56" w14:textId="77777777" w:rsidR="008B3442" w:rsidRDefault="008B3442"/>
     <w:p w14:paraId="324D3924" w14:textId="77777777" w:rsidR="00C02307" w:rsidRDefault="00C02307"/>
     <w:p w14:paraId="2B7F754A" w14:textId="77777777" w:rsidR="00C02307" w:rsidRPr="00F275C4" w:rsidRDefault="00C02307"/>
     <w:p w14:paraId="33F5BFA5" w14:textId="77777777" w:rsidR="00807F2F" w:rsidRPr="00F275C4" w:rsidRDefault="00807F2F"/>
     <w:p w14:paraId="02BA9A3F" w14:textId="77777777" w:rsidR="00A50BFF" w:rsidRPr="00F275C4" w:rsidRDefault="00A50BFF"/>
     <w:p w14:paraId="0B3F6D9E" w14:textId="77777777" w:rsidR="00A50BFF" w:rsidRPr="00F275C4" w:rsidRDefault="00A50BFF"/>
     <w:p w14:paraId="444902F8" w14:textId="77777777" w:rsidR="00807F2F" w:rsidRPr="00F275C4" w:rsidRDefault="00807F2F"/>
     <w:p w14:paraId="6B46C3BC" w14:textId="77777777" w:rsidR="00807F2F" w:rsidRPr="0021502D" w:rsidRDefault="00807F2F"/>
     <w:sectPr w:rsidR="00807F2F" w:rsidRPr="0021502D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7D7E3023" w14:textId="77777777" w:rsidR="00CD267A" w:rsidRDefault="00CD267A" w:rsidP="00D81571">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="27F57A35" w14:textId="77777777" w:rsidR="00CD267A" w:rsidRDefault="00CD267A" w:rsidP="00D81571">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="421C57D5" w14:textId="77777777" w:rsidR="00CD267A" w:rsidRDefault="00CD267A" w:rsidP="00D81571">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5D42F3D1" w14:textId="77777777" w:rsidR="00CD267A" w:rsidRDefault="00CD267A" w:rsidP="00D81571">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D5E192D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="822C76BA"/>
     <w:lvl w:ilvl="0" w:tplc="040E0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -1064,147 +1093,164 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1303272179">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1393230262">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00436547"/>
     <w:rsid w:val="000131DA"/>
     <w:rsid w:val="00025C66"/>
     <w:rsid w:val="00025F7F"/>
     <w:rsid w:val="000822EE"/>
     <w:rsid w:val="000F1A2F"/>
     <w:rsid w:val="00123496"/>
     <w:rsid w:val="00164C81"/>
     <w:rsid w:val="00187E09"/>
     <w:rsid w:val="0021502D"/>
+    <w:rsid w:val="002D6BA3"/>
     <w:rsid w:val="002F7A0D"/>
     <w:rsid w:val="003004AC"/>
     <w:rsid w:val="00317149"/>
     <w:rsid w:val="00392884"/>
     <w:rsid w:val="00436547"/>
     <w:rsid w:val="00480BCD"/>
     <w:rsid w:val="00497043"/>
     <w:rsid w:val="004B1670"/>
     <w:rsid w:val="004F5486"/>
+    <w:rsid w:val="005B15F8"/>
     <w:rsid w:val="005C3CC9"/>
     <w:rsid w:val="0060134E"/>
     <w:rsid w:val="00642F94"/>
     <w:rsid w:val="006471DF"/>
     <w:rsid w:val="00676769"/>
     <w:rsid w:val="00790264"/>
     <w:rsid w:val="007E2C89"/>
     <w:rsid w:val="007E7C5D"/>
     <w:rsid w:val="00804428"/>
     <w:rsid w:val="00807F2F"/>
     <w:rsid w:val="00810AF2"/>
     <w:rsid w:val="008B3442"/>
     <w:rsid w:val="008D68EF"/>
     <w:rsid w:val="00935F9E"/>
     <w:rsid w:val="0093731B"/>
     <w:rsid w:val="00953885"/>
     <w:rsid w:val="00971C85"/>
     <w:rsid w:val="009B0E3B"/>
     <w:rsid w:val="00A50BFF"/>
     <w:rsid w:val="00A50D0A"/>
     <w:rsid w:val="00A92B62"/>
     <w:rsid w:val="00AB11D0"/>
     <w:rsid w:val="00B15A3B"/>
     <w:rsid w:val="00B63EB6"/>
     <w:rsid w:val="00B976C3"/>
     <w:rsid w:val="00BE5D79"/>
     <w:rsid w:val="00C02307"/>
     <w:rsid w:val="00C35DE9"/>
     <w:rsid w:val="00C6706D"/>
     <w:rsid w:val="00C82C6D"/>
     <w:rsid w:val="00CC55FD"/>
+    <w:rsid w:val="00CD267A"/>
     <w:rsid w:val="00CD44B6"/>
     <w:rsid w:val="00D1707D"/>
     <w:rsid w:val="00D54198"/>
+    <w:rsid w:val="00D81571"/>
     <w:rsid w:val="00D93477"/>
     <w:rsid w:val="00DD230B"/>
     <w:rsid w:val="00F275C4"/>
     <w:rsid w:val="00F50408"/>
+    <w:rsid w:val="00FA0D24"/>
     <w:rsid w:val="00FE64E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="05089FE6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{022F8302-1533-44B1-BD8E-4B0B3841474D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2175,63 +2221,121 @@
   <w:style w:type="table" w:styleId="Rcsostblzat">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normltblzat"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00436547"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="lfej">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="lfejChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D81571"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
+    <w:name w:val="Élőfej Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="lfej"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D81571"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="llb">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="llbChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D81571"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
+    <w:name w:val="Élőláb Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="llb"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D81571"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2490,65 +2594,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>102</Words>
-  <Characters>704</Characters>
+  <Words>96</Words>
+  <Characters>669</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>805</CharactersWithSpaces>
+  <CharactersWithSpaces>764</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>