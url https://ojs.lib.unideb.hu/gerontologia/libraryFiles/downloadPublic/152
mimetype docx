--- v0 (2026-03-01)
+++ v1 (2026-08-22)
@@ -244,69 +244,190 @@
       <w:r w:rsidRPr="00487558">
         <w:t>Affil</w:t>
       </w:r>
       <w:r w:rsidR="00A0157B">
         <w:t>itation</w:t>
       </w:r>
       <w:r w:rsidRPr="00487558">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A0157B">
         <w:t>Workplace</w:t>
       </w:r>
       <w:r w:rsidRPr="00487558">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ORCID </w:t>
       </w:r>
       <w:r w:rsidR="00A0157B">
         <w:t>identifier</w:t>
       </w:r>
       <w:r w:rsidRPr="00487558">
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16037473" w14:textId="16951F4E" w:rsidR="00E2301A" w:rsidRPr="00E2301A" w:rsidRDefault="002127B1" w:rsidP="00E2301A">
+    <w:p w14:paraId="16037473" w14:textId="16951F4E" w:rsidR="00E2301A" w:rsidRDefault="002127B1" w:rsidP="00E2301A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">doi: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0FF2875D" w14:textId="77777777" w:rsidR="00104CD7" w:rsidRPr="000D4FCC" w:rsidRDefault="00104CD7" w:rsidP="00104CD7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7730">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Commons CC-BY 4.0 License </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="000D4FCC">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="663FA412" w14:textId="5720D5A2" w:rsidR="00104CD7" w:rsidRDefault="00104CD7" w:rsidP="00104CD7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submitted: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dd yyyy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3286239A" w14:textId="76A8E3ED" w:rsidR="00104CD7" w:rsidRDefault="00104CD7" w:rsidP="00104CD7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accepted: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mm.dd.yyyy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050AEE0A" w14:textId="6D760A38" w:rsidR="00104CD7" w:rsidRPr="00E2301A" w:rsidRDefault="00104CD7" w:rsidP="00E2301A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Published: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mm.dd.yyyy</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="589F9B8D" w14:textId="148275CB" w:rsidR="00A0157B" w:rsidRPr="00A0157B" w:rsidRDefault="00A0157B" w:rsidP="00A553AB">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0157B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0157B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">maximum five keywords related to the topic </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0157B">
         <w:rPr>
@@ -440,52 +561,52 @@
       <w:r w:rsidRPr="002D58BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Sorkizárt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002D58BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Betűtípus: Times New Roman 12pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7757EE97" w14:textId="77777777" w:rsidR="00D038C9" w:rsidRDefault="00D038C9" w:rsidP="007E3021">
       <w:pPr>
         <w:sectPr w:rsidR="00D038C9" w:rsidSect="00075C4A">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2268" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FF2AF81" w14:textId="77777777" w:rsidR="00E80AB1" w:rsidRDefault="00E80AB1" w:rsidP="00AA24FC">
       <w:pPr>
         <w:pStyle w:val="AlcmGerontolgia"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Subchapters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C43E43E" w14:textId="77777777" w:rsidR="00E80AB1" w:rsidRDefault="00E80AB1" w:rsidP="00E80AB1">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
@@ -2470,51 +2591,51 @@
     <w:p w14:paraId="792284B6" w14:textId="427070E7" w:rsidR="00F86D9C" w:rsidRPr="00F86D9C" w:rsidRDefault="00E80AB1" w:rsidP="00E80AB1">
       <w:pPr>
         <w:pStyle w:val="braGeronto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E80AB1">
         <w:t>1. Figure: Title/name of the figure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C7963B" w14:textId="5896CC8B" w:rsidR="00F86D9C" w:rsidRDefault="009470FF" w:rsidP="00130096">
       <w:pPr>
         <w:pStyle w:val="ForrsGerontolgia"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5B4F2C" wp14:editId="0157FCAF">
             <wp:extent cx="5760000" cy="3343275"/>
             <wp:effectExtent l="0" t="0" r="12700" b="9525"/>
             <wp:docPr id="3" name="Chart 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E4D543" w14:textId="77777777" w:rsidR="00E80AB1" w:rsidRPr="00E80AB1" w:rsidRDefault="00E80AB1" w:rsidP="00E80AB1">
       <w:pPr>
         <w:pStyle w:val="Cmsor2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E80AB1">
         <w:t>Tables and Figures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D64ABA" w14:textId="77777777" w:rsidR="00E80AB1" w:rsidRPr="00E80AB1" w:rsidRDefault="00E80AB1" w:rsidP="00E80AB1">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80AB1">
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Font: Times New Roman, 10 pt;</w:t>
@@ -2591,74 +2712,74 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="007B506B" w:rsidRPr="007B506B">
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>APA 7.0 s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>tyle.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007B506B" w:rsidRPr="007B506B" w:rsidSect="002D58BF">
-      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E22CCDC" w14:textId="77777777" w:rsidR="006048CA" w:rsidRDefault="006048CA" w:rsidP="00075C4A">
+    <w:p w14:paraId="077DEBF7" w14:textId="77777777" w:rsidR="007A2C23" w:rsidRDefault="007A2C23" w:rsidP="00075C4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="074CF1CC" w14:textId="77777777" w:rsidR="006048CA" w:rsidRDefault="006048CA" w:rsidP="00075C4A">
+    <w:p w14:paraId="0B5CF8E9" w14:textId="77777777" w:rsidR="007A2C23" w:rsidRDefault="007A2C23" w:rsidP="00075C4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -2705,61 +2826,61 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="378F34E9" w14:textId="77777777" w:rsidR="006048CA" w:rsidRDefault="006048CA" w:rsidP="00075C4A">
+    <w:p w14:paraId="78F1E818" w14:textId="77777777" w:rsidR="007A2C23" w:rsidRDefault="007A2C23" w:rsidP="00075C4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="351DE8F9" w14:textId="77777777" w:rsidR="006048CA" w:rsidRDefault="006048CA" w:rsidP="00075C4A">
+    <w:p w14:paraId="0B5522A0" w14:textId="77777777" w:rsidR="007A2C23" w:rsidRDefault="007A2C23" w:rsidP="00075C4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4427B844" w14:textId="77777777" w:rsidR="00075C4A" w:rsidRPr="00075C4A" w:rsidRDefault="00075C4A" w:rsidP="00075C4A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00075C4A">
       <w:rPr>
@@ -3239,119 +3360,123 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E3697"/>
     <w:rsid w:val="00067968"/>
     <w:rsid w:val="00075C4A"/>
     <w:rsid w:val="000821F8"/>
     <w:rsid w:val="00097EE1"/>
+    <w:rsid w:val="00104CD7"/>
     <w:rsid w:val="00130096"/>
     <w:rsid w:val="00134AE6"/>
     <w:rsid w:val="00152B2B"/>
     <w:rsid w:val="001661B3"/>
     <w:rsid w:val="001C0257"/>
     <w:rsid w:val="001C4023"/>
     <w:rsid w:val="001D1039"/>
     <w:rsid w:val="001D6851"/>
     <w:rsid w:val="0021058A"/>
     <w:rsid w:val="002127B1"/>
     <w:rsid w:val="00225538"/>
     <w:rsid w:val="00251A8C"/>
     <w:rsid w:val="00280E5D"/>
     <w:rsid w:val="002A4DB6"/>
     <w:rsid w:val="002D58BF"/>
     <w:rsid w:val="002F0E13"/>
     <w:rsid w:val="00333752"/>
     <w:rsid w:val="00362978"/>
     <w:rsid w:val="003923FA"/>
     <w:rsid w:val="003A65B7"/>
     <w:rsid w:val="003B0D73"/>
     <w:rsid w:val="003E2A40"/>
     <w:rsid w:val="00416936"/>
     <w:rsid w:val="004204A9"/>
     <w:rsid w:val="00464042"/>
     <w:rsid w:val="00490C9F"/>
     <w:rsid w:val="004C2FEF"/>
     <w:rsid w:val="00525746"/>
     <w:rsid w:val="00565357"/>
     <w:rsid w:val="00597622"/>
     <w:rsid w:val="005A79F6"/>
     <w:rsid w:val="005D0249"/>
     <w:rsid w:val="005E33A2"/>
     <w:rsid w:val="005F66CA"/>
     <w:rsid w:val="006048CA"/>
     <w:rsid w:val="00635EB1"/>
     <w:rsid w:val="006519EB"/>
     <w:rsid w:val="00657232"/>
     <w:rsid w:val="006A6FF2"/>
     <w:rsid w:val="006D6C3A"/>
     <w:rsid w:val="00733A62"/>
     <w:rsid w:val="0074435E"/>
     <w:rsid w:val="00762679"/>
     <w:rsid w:val="007816A3"/>
     <w:rsid w:val="0078599D"/>
     <w:rsid w:val="0079703D"/>
+    <w:rsid w:val="007A2C23"/>
     <w:rsid w:val="007B506B"/>
     <w:rsid w:val="007D5EC7"/>
     <w:rsid w:val="007E3021"/>
     <w:rsid w:val="007E3697"/>
+    <w:rsid w:val="008145D2"/>
     <w:rsid w:val="00836EDA"/>
     <w:rsid w:val="0084177E"/>
     <w:rsid w:val="00876347"/>
     <w:rsid w:val="008868E5"/>
     <w:rsid w:val="008A0D7C"/>
     <w:rsid w:val="008E3340"/>
     <w:rsid w:val="0091119D"/>
     <w:rsid w:val="00925F86"/>
     <w:rsid w:val="00937056"/>
     <w:rsid w:val="009470FF"/>
     <w:rsid w:val="00955FB8"/>
     <w:rsid w:val="009C4EB0"/>
     <w:rsid w:val="009E1044"/>
     <w:rsid w:val="00A0157B"/>
     <w:rsid w:val="00A553AB"/>
     <w:rsid w:val="00A63631"/>
     <w:rsid w:val="00A86074"/>
     <w:rsid w:val="00AA24FC"/>
     <w:rsid w:val="00B10D93"/>
+    <w:rsid w:val="00B15A43"/>
     <w:rsid w:val="00B40EEA"/>
     <w:rsid w:val="00B62F38"/>
     <w:rsid w:val="00B713EE"/>
     <w:rsid w:val="00B73DE9"/>
     <w:rsid w:val="00B93880"/>
     <w:rsid w:val="00BA04BA"/>
     <w:rsid w:val="00BE7AA7"/>
     <w:rsid w:val="00BF5271"/>
     <w:rsid w:val="00C10021"/>
     <w:rsid w:val="00C16F22"/>
     <w:rsid w:val="00C76FDB"/>
     <w:rsid w:val="00C77386"/>
     <w:rsid w:val="00CA2DC4"/>
     <w:rsid w:val="00CB7A40"/>
     <w:rsid w:val="00CD7457"/>
     <w:rsid w:val="00CF3A68"/>
     <w:rsid w:val="00D038C9"/>
     <w:rsid w:val="00D23EF2"/>
     <w:rsid w:val="00D53C5A"/>
     <w:rsid w:val="00DD3FCF"/>
     <w:rsid w:val="00E00256"/>
     <w:rsid w:val="00E2301A"/>
     <w:rsid w:val="00E25611"/>
     <w:rsid w:val="00E263EB"/>
     <w:rsid w:val="00E317EA"/>
@@ -4711,91 +4836,102 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="braGerontoChar">
     <w:name w:val="Ábra Geronto Char"/>
     <w:basedOn w:val="TblzatGerontolgiaChar"/>
     <w:link w:val="braGeronto"/>
     <w:rsid w:val="00E80AB1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:iCs w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Norml2">
     <w:name w:val="Normál2"/>
     <w:basedOn w:val="Norml"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="003E2A40"/>
     <w:pPr>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hiperhivatkozs">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00104CD7"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1376541399">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1573393847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3224-3679" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3224-3679" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hu-HU"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -6040,69 +6176,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>262</Words>
-  <Characters>1812</Characters>
+  <Words>288</Words>
+  <Characters>1989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Debreceni Egyetem</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2070</CharactersWithSpaces>
+  <CharactersWithSpaces>2273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>kirilla gyorgy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>