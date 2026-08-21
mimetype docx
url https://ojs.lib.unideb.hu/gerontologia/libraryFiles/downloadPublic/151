--- v0 (2026-03-01)
+++ v1 (2026-08-21)
@@ -37,81 +37,52 @@
         <w:pStyle w:val="Cmsor1"/>
       </w:pPr>
       <w:r w:rsidRPr="00075C4A">
         <w:t>A cikk teljes címe</w:t>
       </w:r>
       <w:r w:rsidR="007B506B">
         <w:t xml:space="preserve"> magyarul</w:t>
       </w:r>
       <w:r w:rsidR="00FE58DC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE58DC" w:rsidRPr="0091119D">
         <w:t xml:space="preserve">(STÍLUS: </w:t>
       </w:r>
       <w:r w:rsidR="00FE58DC">
         <w:t xml:space="preserve">Cím </w:t>
       </w:r>
       <w:r w:rsidR="00FE58DC" w:rsidRPr="0091119D">
         <w:t>Gerontológia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFA446B" w14:textId="77777777" w:rsidR="00C77386" w:rsidRPr="00FE58DC" w:rsidRDefault="00C77386" w:rsidP="00B713EE">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE58DC">
-        <w:t>Full</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> in English</w:t>
+        <w:t>Full title of the article in English</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0091119D">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>STYLE</w:t>
       </w:r>
       <w:r w:rsidRPr="0091119D">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Cím </w:t>
       </w:r>
       <w:r w:rsidRPr="0091119D">
         <w:t>Gerontológia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B1D916" w14:textId="1F834359" w:rsidR="00075C4A" w:rsidRPr="00E2301A" w:rsidRDefault="00075C4A" w:rsidP="00E2301A">
       <w:pPr>
         <w:pStyle w:val="Cmsor3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2301A">
@@ -143,59 +114,51 @@
       </w:r>
       <w:r w:rsidR="00362978" w:rsidRPr="00362978">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(STÍLUS: Szerzők Gerontológia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E1DB96" w14:textId="407A82AA" w:rsidR="00075C4A" w:rsidRDefault="00FE58DC" w:rsidP="002127B1">
       <w:pPr>
         <w:pStyle w:val="AffiliciGerontolgia"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE58DC">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00075C4A" w:rsidRPr="00487558">
-        <w:t>Affiliáció (</w:t>
-[...7 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Affiliáció (Munkahely,</w:t>
       </w:r>
       <w:r w:rsidR="007B506B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002127B1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0301EB49" wp14:editId="7BABF521">
             <wp:extent cx="143510" cy="143510"/>
             <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
             <wp:docPr id="2" name="Kép 2" descr="A képen kör, Grafika, Betűtípus, embléma látható&#10;&#10;Előfordulhat, hogy a mesterséges intelligencia által létrehozott tartalom helytelen.">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kép 3" descr="A képen kör, Grafika, Betűtípus, embléma látható&#10;&#10;Előfordulhat, hogy a mesterséges intelligencia által létrehozott tartalom helytelen.">
                       <a:hlinkClick r:id="rId7"/>
                     </pic:cNvPr>
@@ -212,1031 +175,616 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="143510" cy="143510"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="002127B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B506B">
-        <w:t xml:space="preserve">ORCID </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ORCID azonosító</w:t>
+      </w:r>
       <w:r w:rsidR="00075C4A" w:rsidRPr="00487558">
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidR="00362978">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00362978" w:rsidRPr="00362978">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(STÍLUS: </w:t>
-[...31 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(STÍLUS: Affiliáció Gerontológia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF4B5C3" w14:textId="4BFA5529" w:rsidR="00FE58DC" w:rsidRDefault="00FE58DC" w:rsidP="002127B1">
       <w:pPr>
         <w:pStyle w:val="AffiliciGerontolgia"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00487558">
-        <w:t>Affiliáció (</w:t>
-[...7 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Affiliáció (Munkahely,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ORCID </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> ORCID azonosító</w:t>
+      </w:r>
       <w:r w:rsidRPr="00487558">
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16037473" w14:textId="16951F4E" w:rsidR="00E2301A" w:rsidRPr="00E2301A" w:rsidRDefault="002127B1" w:rsidP="00E2301A">
+    <w:p w14:paraId="16037473" w14:textId="16951F4E" w:rsidR="00E2301A" w:rsidRDefault="002127B1" w:rsidP="00E2301A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>doi</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">doi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F08E65" w14:textId="1824B267" w:rsidR="00DC7730" w:rsidRPr="000D4FCC" w:rsidRDefault="00DC7730" w:rsidP="00E2301A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7730">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Commons CC-BY 4.0 License </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="000D4FCC">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1034F769" w14:textId="75E6D725" w:rsidR="00DC7730" w:rsidRDefault="00DC7730" w:rsidP="00E2301A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Benyújtva: éééé.hh.nn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF8D115" w14:textId="62B4AD80" w:rsidR="00DC7730" w:rsidRDefault="00DC7730" w:rsidP="00E2301A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elfogadva: éééé.hh.nn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1734BF3F" w14:textId="7DA5AE18" w:rsidR="00DC7730" w:rsidRPr="00E2301A" w:rsidRDefault="00DC7730" w:rsidP="00E2301A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinSmallGap" w:sz="12" w:space="1" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Publikálva</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE60BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> éééé.hh.nn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DFBBBA" w14:textId="6444B599" w:rsidR="00E2301A" w:rsidRDefault="003923FA" w:rsidP="00A553AB">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003923FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Kulcsszavak</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kulcsszavak:</w:t>
+      </w:r>
       <w:r w:rsidRPr="003923FA">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B506B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maximum </w:t>
       </w:r>
       <w:r w:rsidRPr="003923FA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B506B">
+        <w:t>öt</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">maximum </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="003923FA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>öt</w:t>
-[...49 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> a témához kapcsolódó kulcsszó</w:t>
+      </w:r>
       <w:r w:rsidR="001D6851" w:rsidRPr="001D6851">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (STÍLUS: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001D6851" w:rsidRPr="001D6851">
+        <w:t xml:space="preserve"> (STÍLUS: Normál, Térköz: előtte </w:t>
+      </w:r>
+      <w:r w:rsidR="00A553AB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Normál</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="001D6851" w:rsidRPr="001D6851">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001D6851" w:rsidRPr="001D6851">
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421E1CD0" w14:textId="33A2EBA1" w:rsidR="001D1039" w:rsidRDefault="001D1039" w:rsidP="0021058A">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Absztrakt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1039">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>(magyar)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1039">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(CÍMSOR: Alcímek Gerontológia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379E3106" w14:textId="404125A6" w:rsidR="00D53C5A" w:rsidRDefault="001D1039" w:rsidP="0074435E">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D1039">
+        <w:t>Mi a probléma? A cikk tárgya, a probléma meghatározása, kutatói kérdések és hipotézis. Mi lett elvégezve? Írja le a módszertanát. Milyen eredményekre jutott? Foglalja össze a legkiemelkedőbb eredményeket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1039">
+        <w:t xml:space="preserve"> és röviden magyarázza azokat.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D58BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3021" w:rsidRPr="002D58BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(STÍLUS: Normál</w:t>
+      </w:r>
+      <w:r w:rsidR="002D58BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3021" w:rsidRPr="002D58BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sorköz: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidR="002D58BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3021" w:rsidRPr="002D58BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sorkizárt</w:t>
+      </w:r>
+      <w:r w:rsidR="002D58BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3021" w:rsidRPr="002D58BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Betűtípus: Times New Roman 12pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3AB672" w14:textId="52B86683" w:rsidR="00F72276" w:rsidRPr="00F72276" w:rsidRDefault="00F72276" w:rsidP="00F72276">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Keywords (english): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maximum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003923FA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>öt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003923FA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a témához kapcsolódó kulcsszó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> angolul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6851">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Térköz</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001D6851" w:rsidRPr="001D6851">
+        <w:t xml:space="preserve"> (STÍLUS: Normál, Térköz: előtte </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001D6851" w:rsidRPr="001D6851">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6851">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>előtte</w:t>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6FB590" w14:textId="0C36439A" w:rsidR="00D038C9" w:rsidRDefault="00D038C9" w:rsidP="00D038C9">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D038C9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A553AB">
-[...18 lines deleted...]
-        <w:pStyle w:val="Cmsor2"/>
+      <w:r w:rsidRPr="001D1039">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Absztrakt </w:t>
+        <w:t>english</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1039">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>(magyar)</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D1039">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(CÍMSOR: Alcímek Gerontológia)</w:t>
-[...10 lines deleted...]
-        <w:t>Mi a probléma? A cikk tárgya, a probléma meghatározása, kutatói kérdések és hipotézis. Mi lett elvégezve? Írja le a módszertanát. Milyen eredményekre jutott? Foglalja össze a legkiemelkedőbb eredményeket</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
-[...282 lines deleted...]
-      <w:r w:rsidRPr="001D1039">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>TITLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1039">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>TITLE</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:t>: Alcímek Gerontológia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A95027E" w14:textId="3FD6F7B3" w:rsidR="00D038C9" w:rsidRPr="002D58BF" w:rsidRDefault="00D038C9" w:rsidP="00D038C9">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>: Alcímek Gerontológia)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D038C9">
+        <w:t xml:space="preserve">What is the problem? The subject of the article, problem definition, research questions and hypothesis. What was done? Describe your methodology. What results did you reach? Summarize the most prominent results and briefly explain them. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D58BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...232 lines deleted...]
-      <w:r w:rsidRPr="002D58BF">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>STYLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D58BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>STYLE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D58BF">
+        <w:t>: Normál</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>: Normál</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D58BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D58BF">
+        <w:t xml:space="preserve"> Sorköz: 1.5</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sorköz: 1.5</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D58BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D58BF">
+        <w:t xml:space="preserve"> Sorkizárt</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sorkizárt</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D58BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>;</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Betűtípus: Times New Roman 12pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7757EE97" w14:textId="77777777" w:rsidR="00D038C9" w:rsidRDefault="00D038C9" w:rsidP="007E3021">
       <w:pPr>
         <w:sectPr w:rsidR="00D038C9" w:rsidSect="00075C4A">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2268" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B0E2C40" w14:textId="60E588B0" w:rsidR="00597622" w:rsidRDefault="00597622" w:rsidP="00F72276">
       <w:pPr>
         <w:pStyle w:val="AlcmGerontolgia"/>
       </w:pPr>
       <w:r w:rsidRPr="00F72276">
         <w:lastRenderedPageBreak/>
         <w:t>Alfejezetek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5733AFE2" w14:textId="41FA8605" w:rsidR="00597622" w:rsidRPr="00597622" w:rsidRDefault="00597622" w:rsidP="003E2A40">
       <w:pPr>
         <w:pStyle w:val="Norml2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597622">
-        <w:t xml:space="preserve">A cikket úgy </w:t>
-[...7 lines deleted...]
-        <w:t>, hogy egy fejezeten belül maximum 2 alfejezetet használjon.</w:t>
+        <w:t>A cikket úgy struktúrálja, hogy egy fejezeten belül maximum 2 alfejezetet használjon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E47F4DE" w14:textId="530689A2" w:rsidR="007E3021" w:rsidRDefault="0021058A" w:rsidP="00F72276">
       <w:pPr>
         <w:pStyle w:val="AlcmGerontolgia"/>
       </w:pPr>
       <w:r>
         <w:t>Alcím 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1CD0CD" w14:textId="13128E6E" w:rsidR="00937056" w:rsidRDefault="00937056" w:rsidP="003E2A40">
       <w:pPr>
         <w:pStyle w:val="Norml2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E00F55">
         <w:t>A kutatás célja megismerni az összefüggést az okos</w:t>
       </w:r>
       <w:r>
         <w:t>telefon használat és az idősebb felnőtt korosztály kapcsolati hálójának</w:t>
       </w:r>
       <w:r w:rsidRPr="00E00F55">
         <w:t xml:space="preserve"> jellemzői között. Ez a fejezet a kutatási módszerekre, a mintavételi eljárásokra és az adatelemzési módszerekre fókuszál.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D73A159" w14:textId="532B0186" w:rsidR="00937056" w:rsidRDefault="0021058A" w:rsidP="00F72276">
@@ -1253,67 +801,51 @@
     <w:p w14:paraId="4919FC81" w14:textId="36255D7A" w:rsidR="00597622" w:rsidRDefault="0021058A" w:rsidP="003E2A40">
       <w:pPr>
         <w:pStyle w:val="Norml2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E00F55">
         <w:t>A témában megjelent publikációk elemzését követően 40 interjú rögzítésére és elemzésére került sor. Az interjú, mint vizsgálati módszer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> célja a korosztály</w:t>
       </w:r>
       <w:r w:rsidRPr="00E00F55">
         <w:t xml:space="preserve"> okostelefon használatának </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">és kapcsolathálójának </w:t>
       </w:r>
       <w:r w:rsidRPr="00E00F55">
         <w:t>feltárása volt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190E2C2B" w14:textId="53EA5C58" w:rsidR="00B62F38" w:rsidRDefault="00B62F38" w:rsidP="00B62F38">
       <w:pPr>
         <w:pStyle w:val="AlcmGerontolgia"/>
       </w:pPr>
       <w:r>
-        <w:t>A mentett (</w:t>
-[...15 lines deleted...]
-        <w:t>) fájl elnevezése</w:t>
+        <w:t>A mentett (doc, docx) fájl elnevezése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62EBE062" w14:textId="4BE3564C" w:rsidR="00B62F38" w:rsidRDefault="00B62F38">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A fájlnév tartalmazzon egy szerzői nevet, és a címet (vagy a cím első </w:t>
       </w:r>
       <w:r w:rsidR="00F56699">
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>két szavát</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
@@ -1326,98 +858,70 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pl.: </w:t>
       </w:r>
       <w:r w:rsidR="00F56699">
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minta </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> tanulmányok formai követelményei.docx</w:t>
+        <w:t>Minta Márk_A tanulmányok formai követelményei.docx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B796282" w14:textId="7C1049F0" w:rsidR="00B62F38" w:rsidRDefault="00F56699" w:rsidP="00F56699">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Minta </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> tanulmányok.docx</w:t>
+        <w:t>Minta Márk_A tanulmányok.docx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1EB288" w14:textId="7AA9E610" w:rsidR="001661B3" w:rsidRDefault="001661B3">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4A64E2" w14:textId="45E04318" w:rsidR="00635EB1" w:rsidRPr="00635EB1" w:rsidRDefault="00635EB1" w:rsidP="00565357">
       <w:pPr>
         <w:pStyle w:val="TblzatGerontolgia"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc526501148"/>
       <w:r w:rsidRPr="00635EB1">
         <w:lastRenderedPageBreak/>
         <w:t>Táblázat</w:t>
@@ -2566,62 +2070,60 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6ADB61BB" w14:textId="77777777" w:rsidR="00635EB1" w:rsidRPr="009470FF" w:rsidRDefault="00635EB1" w:rsidP="009470FF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009470FF">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sajóröcsöge</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D413040" w14:textId="77777777" w:rsidR="00635EB1" w:rsidRPr="00635EB1" w:rsidRDefault="00635EB1" w:rsidP="009470FF">
             <w:pPr>
               <w:pStyle w:val="DecimalAligned"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3286,51 +2788,51 @@
       </w:r>
       <w:r w:rsidR="00F86D9C">
         <w:t>z ábra</w:t>
       </w:r>
       <w:r w:rsidR="00F86D9C" w:rsidRPr="00635EB1">
         <w:t xml:space="preserve"> címe/elnevezése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C7963B" w14:textId="5896CC8B" w:rsidR="00F86D9C" w:rsidRDefault="009470FF" w:rsidP="00130096">
       <w:pPr>
         <w:pStyle w:val="ForrsGerontolgia"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5B4F2C" wp14:editId="0157FCAF">
             <wp:extent cx="5760000" cy="3343275"/>
             <wp:effectExtent l="0" t="0" r="12700" b="9525"/>
             <wp:docPr id="3" name="Chart 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2B9490" w14:textId="72984DAA" w:rsidR="00130096" w:rsidRDefault="00130096" w:rsidP="00130096">
       <w:pPr>
         <w:pStyle w:val="Cmsor2"/>
       </w:pPr>
       <w:r>
         <w:t>Táblázatok és ábrák</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0547F5AB" w14:textId="0280EB06" w:rsidR="00130096" w:rsidRDefault="00130096" w:rsidP="00130096">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Betűtípus Times New Roman 10pt; a táblázat rácsos stílusú; a szélességük 16 cm (A4);</w:t>
@@ -3393,74 +2895,74 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Irodalom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AC3CF7" w14:textId="10FD4B11" w:rsidR="007B506B" w:rsidRPr="007B506B" w:rsidRDefault="007B506B" w:rsidP="007B506B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B506B">
         <w:rPr>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>APA 7.0 stílusban</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007B506B" w:rsidRPr="007B506B" w:rsidSect="002D58BF">
-      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A1E467A" w14:textId="77777777" w:rsidR="001B176B" w:rsidRDefault="001B176B" w:rsidP="00075C4A">
+    <w:p w14:paraId="474D4487" w14:textId="77777777" w:rsidR="005715E8" w:rsidRDefault="005715E8" w:rsidP="00075C4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E060DED" w14:textId="77777777" w:rsidR="001B176B" w:rsidRDefault="001B176B" w:rsidP="00075C4A">
+    <w:p w14:paraId="218DBD56" w14:textId="77777777" w:rsidR="005715E8" w:rsidRDefault="005715E8" w:rsidP="00075C4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -3507,61 +3009,61 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="137BFAF2" w14:textId="77777777" w:rsidR="001B176B" w:rsidRDefault="001B176B" w:rsidP="00075C4A">
+    <w:p w14:paraId="2244EC37" w14:textId="77777777" w:rsidR="005715E8" w:rsidRDefault="005715E8" w:rsidP="00075C4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="195C3FCE" w14:textId="77777777" w:rsidR="001B176B" w:rsidRDefault="001B176B" w:rsidP="00075C4A">
+    <w:p w14:paraId="6BB6B4BA" w14:textId="77777777" w:rsidR="005715E8" w:rsidRDefault="005715E8" w:rsidP="00075C4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4427B844" w14:textId="77777777" w:rsidR="00075C4A" w:rsidRPr="00075C4A" w:rsidRDefault="00075C4A" w:rsidP="00075C4A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00075C4A">
       <w:rPr>
@@ -4013,162 +3515,169 @@
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="879704948">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="927495989">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2089114030">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E3697"/>
     <w:rsid w:val="00067968"/>
     <w:rsid w:val="00075C4A"/>
     <w:rsid w:val="000821F8"/>
     <w:rsid w:val="00097EE1"/>
+    <w:rsid w:val="000D4FCC"/>
     <w:rsid w:val="00130096"/>
     <w:rsid w:val="00134AE6"/>
     <w:rsid w:val="00152B2B"/>
     <w:rsid w:val="001661B3"/>
     <w:rsid w:val="001B176B"/>
     <w:rsid w:val="001C0257"/>
     <w:rsid w:val="001D1039"/>
     <w:rsid w:val="001D6851"/>
     <w:rsid w:val="0021058A"/>
     <w:rsid w:val="002127B1"/>
     <w:rsid w:val="00225538"/>
     <w:rsid w:val="00280E5D"/>
     <w:rsid w:val="002A4DB6"/>
     <w:rsid w:val="002D58BF"/>
     <w:rsid w:val="002F0E13"/>
     <w:rsid w:val="00333752"/>
     <w:rsid w:val="00362978"/>
     <w:rsid w:val="003923FA"/>
     <w:rsid w:val="003A65B7"/>
     <w:rsid w:val="003B0D73"/>
+    <w:rsid w:val="003E0F7A"/>
     <w:rsid w:val="003E2A40"/>
     <w:rsid w:val="00416936"/>
     <w:rsid w:val="004204A9"/>
     <w:rsid w:val="00490C9F"/>
     <w:rsid w:val="004B1CBD"/>
     <w:rsid w:val="004C2FEF"/>
     <w:rsid w:val="00525746"/>
     <w:rsid w:val="00565357"/>
+    <w:rsid w:val="005715E8"/>
+    <w:rsid w:val="00593EF1"/>
     <w:rsid w:val="00597622"/>
     <w:rsid w:val="005A79F6"/>
     <w:rsid w:val="005D0249"/>
     <w:rsid w:val="005E33A2"/>
     <w:rsid w:val="005F66CA"/>
     <w:rsid w:val="00635EB1"/>
     <w:rsid w:val="006519EB"/>
     <w:rsid w:val="00657232"/>
     <w:rsid w:val="006A6FF2"/>
     <w:rsid w:val="006D6C3A"/>
     <w:rsid w:val="00733A62"/>
     <w:rsid w:val="0074435E"/>
     <w:rsid w:val="00762679"/>
     <w:rsid w:val="007816A3"/>
     <w:rsid w:val="0078599D"/>
     <w:rsid w:val="0079703D"/>
     <w:rsid w:val="007B506B"/>
     <w:rsid w:val="007D5EC7"/>
     <w:rsid w:val="007E3021"/>
     <w:rsid w:val="007E3697"/>
     <w:rsid w:val="00836EDA"/>
     <w:rsid w:val="0084177E"/>
     <w:rsid w:val="008A0D7C"/>
     <w:rsid w:val="008E3340"/>
     <w:rsid w:val="0091119D"/>
     <w:rsid w:val="00925F86"/>
     <w:rsid w:val="00937056"/>
     <w:rsid w:val="009470FF"/>
     <w:rsid w:val="00955FB8"/>
     <w:rsid w:val="009C4EB0"/>
     <w:rsid w:val="009E1044"/>
+    <w:rsid w:val="00A07E6B"/>
     <w:rsid w:val="00A553AB"/>
     <w:rsid w:val="00A63631"/>
     <w:rsid w:val="00A86074"/>
     <w:rsid w:val="00B10D93"/>
+    <w:rsid w:val="00B15A43"/>
     <w:rsid w:val="00B40EEA"/>
     <w:rsid w:val="00B62F38"/>
     <w:rsid w:val="00B713EE"/>
     <w:rsid w:val="00B73DE9"/>
     <w:rsid w:val="00B93880"/>
     <w:rsid w:val="00BA04BA"/>
     <w:rsid w:val="00BE7AA7"/>
     <w:rsid w:val="00C10021"/>
     <w:rsid w:val="00C16F22"/>
     <w:rsid w:val="00C76FDB"/>
     <w:rsid w:val="00C77386"/>
     <w:rsid w:val="00CA2DC4"/>
     <w:rsid w:val="00CB7A40"/>
     <w:rsid w:val="00CD7457"/>
+    <w:rsid w:val="00CE60BC"/>
     <w:rsid w:val="00CF3A68"/>
     <w:rsid w:val="00D038C9"/>
     <w:rsid w:val="00D23EF2"/>
     <w:rsid w:val="00D53C5A"/>
+    <w:rsid w:val="00DC7730"/>
     <w:rsid w:val="00DD3FCF"/>
     <w:rsid w:val="00E00256"/>
     <w:rsid w:val="00E2301A"/>
     <w:rsid w:val="00E25611"/>
     <w:rsid w:val="00E317EA"/>
     <w:rsid w:val="00E92380"/>
     <w:rsid w:val="00E96D72"/>
     <w:rsid w:val="00EA0A8D"/>
     <w:rsid w:val="00F56699"/>
     <w:rsid w:val="00F72276"/>
     <w:rsid w:val="00F86D9C"/>
     <w:rsid w:val="00FB6B89"/>
     <w:rsid w:val="00FE58DC"/>
     <w:rsid w:val="00FE609C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -5511,91 +5020,114 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="braGerontoChar">
     <w:name w:val="Ábra Geronto Char"/>
     <w:basedOn w:val="TblzatGerontolgiaChar"/>
     <w:link w:val="braGeronto"/>
     <w:rsid w:val="00565357"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:iCs w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Norml2">
     <w:name w:val="Normál2"/>
     <w:basedOn w:val="Norml"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="003E2A40"/>
     <w:pPr>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hiperhivatkozs">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC7730"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Feloldatlanmegemlts">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC7730"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1376541399">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1573393847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3224-3679" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3224-3679" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hu-HU"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -6840,69 +6372,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>320</Words>
-  <Characters>2209</Characters>
+  <Words>346</Words>
+  <Characters>2388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Debreceni Egyetem</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2524</CharactersWithSpaces>
+  <CharactersWithSpaces>2729</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>kirilla gyorgy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>