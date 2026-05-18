--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -4632,50 +4632,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6462EBA5" w14:textId="7F5CD2D0" w:rsidR="001C0C0D" w:rsidRPr="001617BF" w:rsidRDefault="006238BD" w:rsidP="001C0C0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SUGGESTIONS</w:t>
             </w:r>
             <w:r w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (underline the proper one)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -4889,120 +4890,120 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C0C0D" w:rsidRPr="001617BF" w14:paraId="6D3D0BB5" w14:textId="77777777" w:rsidTr="001C0C0D">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D49419" w14:textId="519BE062" w:rsidR="001C0C0D" w:rsidRPr="001617BF" w:rsidRDefault="001C0C0D" w:rsidP="001C0C0D">
+          <w:p w14:paraId="06D49419" w14:textId="2370B016" w:rsidR="001C0C0D" w:rsidRPr="001617BF" w:rsidRDefault="001C0C0D" w:rsidP="001C0C0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">     A. </w:t>
             </w:r>
             <w:r w:rsidR="006238BD" w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in the submitted form without any changes</w:t>
             </w:r>
             <w:r w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4</w:t>
             </w:r>
-            <w:r w:rsidR="00BD2346" w:rsidRPr="001617BF">
-[...7 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00F15938">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-4</w:t>
             </w:r>
-            <w:r w:rsidR="00BD2346" w:rsidRPr="001617BF">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00F15938">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> po</w:t>
             </w:r>
             <w:r w:rsidR="006238BD" w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="001617BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -6779,64 +6780,66 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C0C0D"/>
     <w:rsid w:val="00095BE9"/>
     <w:rsid w:val="00134139"/>
     <w:rsid w:val="00145FAF"/>
     <w:rsid w:val="001617BF"/>
     <w:rsid w:val="001C0C0D"/>
     <w:rsid w:val="002267C8"/>
     <w:rsid w:val="002A4CD5"/>
     <w:rsid w:val="002C3E36"/>
     <w:rsid w:val="002E3D18"/>
     <w:rsid w:val="00301863"/>
     <w:rsid w:val="00331B3E"/>
     <w:rsid w:val="003D5A32"/>
     <w:rsid w:val="004B1167"/>
     <w:rsid w:val="004C0741"/>
     <w:rsid w:val="00503BA8"/>
     <w:rsid w:val="00534B6A"/>
     <w:rsid w:val="005553DB"/>
+    <w:rsid w:val="00622E38"/>
     <w:rsid w:val="006238BD"/>
     <w:rsid w:val="006A2579"/>
     <w:rsid w:val="00973BAA"/>
     <w:rsid w:val="00A20796"/>
     <w:rsid w:val="00AE706F"/>
     <w:rsid w:val="00B601B9"/>
     <w:rsid w:val="00B64F11"/>
     <w:rsid w:val="00BD2346"/>
     <w:rsid w:val="00C0537C"/>
     <w:rsid w:val="00C10415"/>
     <w:rsid w:val="00C27191"/>
     <w:rsid w:val="00DA2F9C"/>
     <w:rsid w:val="00DF0DB2"/>
     <w:rsid w:val="00EE1793"/>
+    <w:rsid w:val="00F15938"/>
     <w:rsid w:val="00F4749A"/>
     <w:rsid w:val="00F70BCC"/>
     <w:rsid w:val="00F90BAC"/>
     <w:rsid w:val="00FB043B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>