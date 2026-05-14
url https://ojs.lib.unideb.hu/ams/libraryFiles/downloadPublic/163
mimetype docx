--- v0 (2026-04-02)
+++ v1 (2026-05-14)
@@ -4734,100 +4734,100 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C0C0D" w:rsidRPr="002C4CE1" w14:paraId="6D3D0BB5" w14:textId="77777777" w:rsidTr="001C0C0D">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D49419" w14:textId="31F557E6" w:rsidR="001C0C0D" w:rsidRPr="002C4CE1" w:rsidRDefault="001C0C0D" w:rsidP="001C0C0D">
+          <w:p w14:paraId="06D49419" w14:textId="5062059D" w:rsidR="001C0C0D" w:rsidRPr="002C4CE1" w:rsidRDefault="001C0C0D" w:rsidP="001C0C0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C4CE1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">     A. a benyújtott formában, változtatás nélkül (4</w:t>
             </w:r>
-            <w:r w:rsidR="00355396" w:rsidRPr="002C4CE1">
-[...7 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00816874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="002C4CE1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-4</w:t>
             </w:r>
-            <w:r w:rsidR="00355396" w:rsidRPr="002C4CE1">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00816874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="002C4CE1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> pont)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
@@ -6013,64 +6013,63 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53E498C2" w14:textId="77777777" w:rsidR="001C0C0D" w:rsidRPr="002C4CE1" w:rsidRDefault="001C0C0D" w:rsidP="001C0C0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C0C0D" w:rsidRPr="001C0C0D" w14:paraId="7E44B249" w14:textId="77777777" w:rsidTr="001C0C0D">
+      <w:tr w:rsidR="001C0C0D" w:rsidRPr="001C0C0D" w14:paraId="7E44B249" w14:textId="77777777" w:rsidTr="00D07185">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FFFF00"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FA9EB18" w14:textId="77777777" w:rsidR="001C0C0D" w:rsidRPr="001C0C0D" w:rsidRDefault="001C0C0D" w:rsidP="001C0C0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C4CE1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Határidő: 14 nap</w:t>
             </w:r>
           </w:p>
@@ -6216,57 +6215,61 @@
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C0C0D"/>
     <w:rsid w:val="00031891"/>
     <w:rsid w:val="001200DD"/>
     <w:rsid w:val="001C0C0D"/>
     <w:rsid w:val="00252047"/>
     <w:rsid w:val="002A4CD5"/>
     <w:rsid w:val="002C3E36"/>
     <w:rsid w:val="002C4CE1"/>
     <w:rsid w:val="00301863"/>
     <w:rsid w:val="00331B3E"/>
     <w:rsid w:val="00355396"/>
     <w:rsid w:val="00385112"/>
     <w:rsid w:val="00415C81"/>
+    <w:rsid w:val="004B0320"/>
     <w:rsid w:val="004B1167"/>
     <w:rsid w:val="004C0741"/>
     <w:rsid w:val="00531726"/>
+    <w:rsid w:val="00622E38"/>
+    <w:rsid w:val="00816874"/>
     <w:rsid w:val="0083495C"/>
     <w:rsid w:val="00930D9D"/>
     <w:rsid w:val="00B601B9"/>
     <w:rsid w:val="00C10415"/>
+    <w:rsid w:val="00D07185"/>
     <w:rsid w:val="00F22CAF"/>
     <w:rsid w:val="00F70BCC"/>
     <w:rsid w:val="00FF5BD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>